--- v0 (2025-10-12)
+++ v1 (2026-06-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2668">
   <si>
     <t>Nr.</t>
   </si>
   <si>
     <t>Nume organizație</t>
   </si>
   <si>
     <t>IDNO</t>
   </si>
   <si>
     <t>{{ __("string.reg_date") }}</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Adresă fizică</t>
   </si>
   <si>
@@ -362,51 +362,51 @@
   <si>
     <t xml:space="preserve">	1015620001664</t>
   </si>
   <si>
     <t>2015-03-09</t>
   </si>
   <si>
     <t>+ 373 22 788989</t>
   </si>
   <si>
     <t>http://www.ipre.md</t>
   </si>
   <si>
     <t>info@ipre.md</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Chișinău, Str. Bucuresti 90, of. 20</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Budesti, Str. Bucuresti 90, of. 20</t>
   </si>
   <si>
     <t>Asociația Obștească a Metodiștilor în Elaborarea Training-urllor Aplicate</t>
   </si>
   <si>
-    <t xml:space="preserve">	0</t>
+    <t xml:space="preserve">	VyJw7jKDo075J</t>
   </si>
   <si>
     <t>2013-12-23</t>
   </si>
   <si>
     <t>http://www.meta-moldova.md</t>
   </si>
   <si>
     <t>admin@meta-moldova.md</t>
   </si>
   <si>
     <t>N/A, N/A, Voluntarilor street, 39</t>
   </si>
   <si>
     <t>Voluntarilor street, 39</t>
   </si>
   <si>
     <t>AO "EUECORURAL-MOLDOVA"</t>
   </si>
   <si>
     <t xml:space="preserve">	1021620005528</t>
   </si>
   <si>
     <t>2021-08-02</t>
   </si>
@@ -3188,3312 +3188,4878 @@
   <si>
     <t>Cantemir, Sadic, Codrilor, 30</t>
   </si>
   <si>
     <t>Codrilor, 30</t>
   </si>
   <si>
     <t>Forța Susținerii</t>
   </si>
   <si>
     <t xml:space="preserve">	1016620001487</t>
   </si>
   <si>
     <t>2023-05-04</t>
   </si>
   <si>
     <t>forta.sustinerii@yahoo.com</t>
   </si>
   <si>
     <t>Leova, Leova, Marinescu, 1</t>
   </si>
   <si>
     <t>Glodeni, Glodeni, Marinescu, 1</t>
   </si>
   <si>
+    <t>Asociația Obștească Centrul ”CONTACT-Cahul”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1014620005986</t>
+  </si>
+  <si>
+    <t>2003-04-24</t>
+  </si>
+  <si>
+    <t>http://contact_cahul@yahoo.com</t>
+  </si>
+  <si>
+    <t>contact_cahul@yahoo.com</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, C. Negruzzi, 46</t>
+  </si>
+  <si>
+    <t>C. Negruzzi, 46</t>
+  </si>
+  <si>
+    <t>Asociația Grupul de Acțiune Locală „Trei Coline”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620005639</t>
+  </si>
+  <si>
+    <t>2022-06-02</t>
+  </si>
+  <si>
+    <t>http://gal3coline.wordpress.com</t>
+  </si>
+  <si>
+    <t>gal3coline@gmail.com</t>
+  </si>
+  <si>
+    <t>Telenești, Chistelnita, Str. Ștefan cel Mare, 2</t>
+  </si>
+  <si>
+    <t>Str. Ștefan cel Mare, 2</t>
+  </si>
+  <si>
+    <t>Institutul de Cercetări Sociopolitice Democrația</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620007636</t>
+  </si>
+  <si>
+    <t>2022-08-10</t>
+  </si>
+  <si>
+    <t>079409559</t>
+  </si>
+  <si>
+    <t>http://ngo.md</t>
+  </si>
+  <si>
+    <t>icspdemocratia@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Dacia, 94</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, Dacia, 94</t>
+  </si>
+  <si>
+    <t>Asociația Grupul de Acțiune Locală „Stâncile Prutului”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620001697</t>
+  </si>
+  <si>
+    <t>gal.stancileprutului@gmail.com</t>
+  </si>
+  <si>
+    <t>Glodeni, Glodeni, Suveranității, 4</t>
+  </si>
+  <si>
+    <t>Suveranității, 4</t>
+  </si>
+  <si>
+    <t>ASOCIAŢIA OBŞTEASCĂ GLIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620002173</t>
+  </si>
+  <si>
+    <t>1999-10-05</t>
+  </si>
+  <si>
+    <t>069894626</t>
+  </si>
+  <si>
+    <t>http://www.ong.glia</t>
+  </si>
+  <si>
+    <t>ong.glia2020@gmail.com</t>
+  </si>
+  <si>
+    <t>Florești, Rosietici, ŞCOLII, 1</t>
+  </si>
+  <si>
+    <t>ŞCOLII, 1</t>
+  </si>
+  <si>
+    <t>Asociația Obștească ”Izbiște - sat natal”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620007664</t>
+  </si>
+  <si>
+    <t>2019-07-03</t>
+  </si>
+  <si>
+    <t>https://m.facebook.com/profile.php?id=100064481541308</t>
+  </si>
+  <si>
+    <t>izbisteao@gmail.com</t>
+  </si>
+  <si>
+    <t>Criuleni, Izbiste</t>
+  </si>
+  <si>
+    <t>AO Centrul de Dezvoltare Personală</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1021620002136</t>
+  </si>
+  <si>
+    <t>2021-03-29</t>
+  </si>
+  <si>
+    <t>0236 3-31-86</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/aocdpersonala</t>
+  </si>
+  <si>
+    <t>aocdpersonala@gmail.com</t>
+  </si>
+  <si>
+    <t>Ungheni, Ungheni, str. Ștefan cel Mare, 149</t>
+  </si>
+  <si>
+    <t>str. Ștefan cel Mare, 149</t>
+  </si>
+  <si>
+    <t>Life Mugurel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1021620006204</t>
+  </si>
+  <si>
+    <t>2021-09-10</t>
+  </si>
+  <si>
+    <t>068007754</t>
+  </si>
+  <si>
+    <t>http://la moment nu avem</t>
+  </si>
+  <si>
+    <t>iulia.gheo@gmail.com</t>
+  </si>
+  <si>
+    <t>Rezina, Tareuca</t>
+  </si>
+  <si>
+    <t>Centrul Analitic Independent Expert-Grup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1011620002685</t>
+  </si>
+  <si>
+    <t>1998-07-15</t>
+  </si>
+  <si>
+    <t>http://www.expert-grup.org</t>
+  </si>
+  <si>
+    <t>info@expert-grup.org</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Str. Vlaicu Pârcălab, 3</t>
+  </si>
+  <si>
+    <t>Str. Vlaicu Pârcălab, 3</t>
+  </si>
+  <si>
+    <t>AO Dezvoltare prin Implicare</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620011641</t>
+  </si>
+  <si>
+    <t>2019-12-11</t>
+  </si>
+  <si>
+    <t>078141429</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/DezvoltareImplicare</t>
+  </si>
+  <si>
+    <t>dezvoltare.implicare@gmail.com</t>
+  </si>
+  <si>
+    <t>Cimișlia, Cimislia, Str. Mihai Sadoveanu, 37</t>
+  </si>
+  <si>
+    <t>Cahul, Str. Mihai Sadoveanu, 37</t>
+  </si>
+  <si>
+    <t>AO,,Asociația tighecenilor de pretutindeni "</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620006944</t>
+  </si>
+  <si>
+    <t>2019-06-11</t>
+  </si>
+  <si>
+    <t>060421476</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/asociatiatigheceni?mibextid=ZbWKwL</t>
+  </si>
+  <si>
+    <t>atighecenilor@gmail.com</t>
+  </si>
+  <si>
+    <t>Leova, Tigheci, Ștefan cel Mare, 20/1</t>
+  </si>
+  <si>
+    <t>Ștefan cel Mare, 20/1</t>
+  </si>
+  <si>
+    <t>Asociatia Obsteasca Asociatia de Educatie Civica "Viitorul Incepe Azi"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1015620001398</t>
+  </si>
+  <si>
+    <t>1999-02-24</t>
+  </si>
+  <si>
+    <t>+373 69 330 178</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100077465567173&amp;locale=hi_IN</t>
+  </si>
+  <si>
+    <t>costin.stratulat@gmail.com</t>
+  </si>
+  <si>
+    <t>Ungheni, Ungheni, George Meniuc, 8</t>
+  </si>
+  <si>
+    <t>George Meniuc, 8</t>
+  </si>
+  <si>
+    <t>AO ,,IZVORUL INIȚIATIVELOR DE SUCCES”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620009349</t>
+  </si>
+  <si>
+    <t>2022-09-28</t>
+  </si>
+  <si>
+    <t>060070451</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100090878673051</t>
+  </si>
+  <si>
+    <t>ao.izvorulinitiativesucces@gmail.com</t>
+  </si>
+  <si>
+    <t>Sîngerei, Pepeni</t>
+  </si>
+  <si>
+    <t>Asociația de Sprijin a Copiilor cu Handicap Fizic (ASCHF) din Peresecina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620008411</t>
+  </si>
+  <si>
+    <t>2002-02-28</t>
+  </si>
+  <si>
+    <t>069136752 / 069382194</t>
+  </si>
+  <si>
+    <t>http://www.aschf-peresecina.md</t>
+  </si>
+  <si>
+    <t>info@aschf-peresecina.md</t>
+  </si>
+  <si>
+    <t>Orhei, Peresecina, Mihail Frunze, 1</t>
+  </si>
+  <si>
+    <t>Mihail Frunze, 1</t>
+  </si>
+  <si>
+    <t>Fondul Cinematografic Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620000737</t>
+  </si>
+  <si>
+    <t>2023-01-31</t>
+  </si>
+  <si>
+    <t>060114757</t>
+  </si>
+  <si>
+    <t>http://нет</t>
+  </si>
+  <si>
+    <t>gabaroff@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, N. Zelinski, 15/4, ap.21.</t>
+  </si>
+  <si>
+    <t>AO "Paideia"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620000467</t>
+  </si>
+  <si>
+    <t>2020-01-20</t>
+  </si>
+  <si>
+    <t>060056633</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/AOPaideia/</t>
+  </si>
+  <si>
+    <t>astircu81@gmail.com</t>
+  </si>
+  <si>
+    <t>Florești, Floresti, str. Ştefan cel Mare, 16</t>
+  </si>
+  <si>
+    <t>str. Ştefan cel Mare, 16</t>
+  </si>
+  <si>
+    <t>AO OMUL SFINȚEȘTE LOCUL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620009501</t>
+  </si>
+  <si>
+    <t>079980265</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/ao.omulsfintesteloculdinsatulSocoleni?mibextid=ZbWKwL</t>
+  </si>
+  <si>
+    <t>omulsfintestelocul@gmail.com</t>
+  </si>
+  <si>
+    <t>Anenii Noi, Anenii Noi, Tineretului, 4</t>
+  </si>
+  <si>
+    <t>Tineretului, 4</t>
+  </si>
+  <si>
+    <t>AO Creativ-Art</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1015620003461</t>
+  </si>
+  <si>
+    <t>2015-05-15</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/creativartmd/</t>
+  </si>
+  <si>
+    <t>elenalazarev@mail.ru</t>
+  </si>
+  <si>
+    <t>Strășeni, Vorniceni, Statul Țării, 6</t>
+  </si>
+  <si>
+    <t>Statul Țării, 6</t>
+  </si>
+  <si>
+    <t>Asociaţia obşteacsă Ilenuța</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	102062001176</t>
+  </si>
+  <si>
+    <t>2005-12-01</t>
+  </si>
+  <si>
+    <t>067100614</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100087381040513</t>
+  </si>
+  <si>
+    <t>auricamorcov@gmail.com</t>
+  </si>
+  <si>
+    <t>Drochia, Cotova, Dacia,, 1</t>
+  </si>
+  <si>
+    <t>Dacia,, 1</t>
+  </si>
+  <si>
+    <t>Asociația de Transparența și Apărarea Drepturilor Omului ,,Cetățean Activ"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1018620002385</t>
+  </si>
+  <si>
+    <t>2018-05-31</t>
+  </si>
+  <si>
+    <t>079737893</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/cetateanactiv.md</t>
+  </si>
+  <si>
+    <t>cetateanactiv.moldova@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Onisifor Ghibu, 2</t>
+  </si>
+  <si>
+    <t>Soroca, Onisifor Ghibu, 2</t>
+  </si>
+  <si>
+    <t>AO CRIS CULTUM Molodva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1013620002254</t>
+  </si>
+  <si>
+    <t>2001-02-22</t>
+  </si>
+  <si>
+    <t>http://www.facebook.com/cultum/</t>
+  </si>
+  <si>
+    <t>aocultum@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Stauceni, Livezilor, 35</t>
+  </si>
+  <si>
+    <t>Livezilor, 35</t>
+  </si>
+  <si>
+    <t>Stop Bullying</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620007560</t>
+  </si>
+  <si>
+    <t>2023-09-29</t>
+  </si>
+  <si>
+    <t>+373 79463263</t>
+  </si>
+  <si>
+    <t>https://ngo.md/</t>
+  </si>
+  <si>
+    <t>moldovastopbullying@gmail.com</t>
+  </si>
+  <si>
+    <t>AO “Părinți Solidari”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620007652</t>
+  </si>
+  <si>
+    <t>2016-12-27</t>
+  </si>
+  <si>
+    <t>079660035; 068113191</t>
+  </si>
+  <si>
+    <t>https://parinte.md</t>
+  </si>
+  <si>
+    <t>parintisolidari@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Str. Al. Pușkin, 22</t>
+  </si>
+  <si>
+    <t>Str. Al. Pușkin, 22</t>
+  </si>
+  <si>
+    <t>PRO-DEMOCRAŢIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1015620006968</t>
+  </si>
+  <si>
+    <t>2003-02-26</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/pages/creation/?ref_type=comet_home</t>
+  </si>
+  <si>
+    <t>prodemocratie3@gmail.com</t>
+  </si>
+  <si>
+    <t>Cimișlia, Satul Nou, Decebal, 1</t>
+  </si>
+  <si>
+    <t>Strășeni, Vorniceni, Decebal, 1</t>
+  </si>
+  <si>
+    <t>Asociația Obștească „For Happiness”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620004362</t>
+  </si>
+  <si>
+    <t>2020-06-17</t>
+  </si>
+  <si>
+    <t>060562227</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/aoforhappiness</t>
+  </si>
+  <si>
+    <t>ao.forhappiness@mail.ru</t>
+  </si>
+  <si>
+    <t>Basarabeasca, Basarabeasca, Octombrie, 53</t>
+  </si>
+  <si>
+    <t>Octombrie, 53</t>
+  </si>
+  <si>
+    <t>BlueCross</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	123456789</t>
+  </si>
+  <si>
+    <t>2023-11-15</t>
+  </si>
+  <si>
+    <t>http://www.bluecross.org</t>
+  </si>
+  <si>
+    <t>shanp17@gmail.com</t>
+  </si>
+  <si>
+    <t>Cimișlia, Cenac</t>
+  </si>
+  <si>
+    <t>ALDA Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620001616</t>
+  </si>
+  <si>
+    <t>2023-02-16</t>
+  </si>
+  <si>
+    <t>http://www.alda-europe.eu</t>
+  </si>
+  <si>
+    <t>aldamoldova@aldaintranet.org</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, str. Serghei Lazo, 40</t>
+  </si>
+  <si>
+    <t>str. Serghei Lazo, 40</t>
+  </si>
+  <si>
+    <t>Institutul Dezvoltarii Economice regionale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620005574</t>
+  </si>
+  <si>
+    <t>2017-09-19</t>
+  </si>
+  <si>
+    <t>http://www.redimoldova.com</t>
+  </si>
+  <si>
+    <t>alla.levitskaia@gmail.com</t>
+  </si>
+  <si>
+    <t>UTAG, Comrat, Puskin, 48</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Puskin, 48</t>
+  </si>
+  <si>
+    <t>AO "Agro-Cons"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620006459</t>
+  </si>
+  <si>
+    <t>2002-01-25</t>
+  </si>
+  <si>
+    <t>(252)27032</t>
+  </si>
+  <si>
+    <t>http://agrocons</t>
+  </si>
+  <si>
+    <t>drochia@agrofarm.md</t>
+  </si>
+  <si>
+    <t>Drochia, or. Drochia, Independentei, 46</t>
+  </si>
+  <si>
+    <t>Independentei, 46</t>
+  </si>
+  <si>
+    <t>-Asociația Obștească ,,DIN INIMĂ PENTRU HÎRBOVĂȚ,,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620005266</t>
+  </si>
+  <si>
+    <t>2020-07-16</t>
+  </si>
+  <si>
+    <t>062151545</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100069932381722</t>
+  </si>
+  <si>
+    <t>abacico000@gmail.com</t>
+  </si>
+  <si>
+    <t>Anenii Noi, Hirbovat, s.Hîrbovăț. r-l Anenii-Noi</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, s.Hîrbovăț. r-l Anenii-Noi</t>
+  </si>
+  <si>
+    <t>CĂLĂUZITORII NEAMULUI MĂREȚ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620007552</t>
+  </si>
+  <si>
+    <t>veronicaloghin85@gmail.com</t>
+  </si>
+  <si>
+    <t>Sîngerei, Balasesti, -, -</t>
+  </si>
+  <si>
+    <t>-, -</t>
+  </si>
+  <si>
+    <t>Creative Women</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620003300</t>
+  </si>
+  <si>
+    <t>2023-03-27</t>
+  </si>
+  <si>
+    <t>079441461</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/aocreativewomen</t>
+  </si>
+  <si>
+    <t>aocreativewomen@gmail.com</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, N.Bălcescu, 5</t>
+  </si>
+  <si>
+    <t>N.Bălcescu, 5</t>
+  </si>
+  <si>
+    <t>A.O. Comunitatea "DOR"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620006507</t>
+  </si>
+  <si>
+    <t>2023-08-02</t>
+  </si>
+  <si>
+    <t>078910002</t>
+  </si>
+  <si>
+    <t>http://WWW</t>
+  </si>
+  <si>
+    <t>lizatentiuc@gmail.com</t>
+  </si>
+  <si>
+    <t>Criuleni, Drasliceni</t>
+  </si>
+  <si>
+    <t>Asociația Națională a Parajuriștilor din Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620003352</t>
+  </si>
+  <si>
+    <t>2017-06-06</t>
+  </si>
+  <si>
+    <t>025232373</t>
+  </si>
+  <si>
+    <t>http://www.parajurist.md</t>
+  </si>
+  <si>
+    <t>info.anpm@gmail.com</t>
+  </si>
+  <si>
+    <t>Drochia, Gribova</t>
+  </si>
+  <si>
+    <t>Asociaţia Obştească MIRKIRAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620008039</t>
+  </si>
+  <si>
+    <t>2023-10-20</t>
+  </si>
+  <si>
+    <t>+373 767 797 65</t>
+  </si>
+  <si>
+    <t>ngo.mirkiras@gmail.com</t>
+  </si>
+  <si>
+    <t>UTAG, Ceadir-Lunga, Gaidar, 4</t>
+  </si>
+  <si>
+    <t>Gaidar, 4</t>
+  </si>
+  <si>
+    <t>CDEC - Centrul pentru Dezvoltare Educațională și Comunitară</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620001462</t>
+  </si>
+  <si>
+    <t>2017-02-28</t>
+  </si>
+  <si>
+    <t>079079676</t>
+  </si>
+  <si>
+    <t>http://www.centruleducational.md</t>
+  </si>
+  <si>
+    <t>info.aocdec@gmail.com</t>
+  </si>
+  <si>
+    <t>Cantemir, Cantemir, Trandafirilor, 2</t>
+  </si>
+  <si>
+    <t>Trandafirilor, 2</t>
+  </si>
+  <si>
+    <t>Asociația Obștească „Centrul de Dezvoltare Durabilă și Inovare Civică”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620006345</t>
+  </si>
+  <si>
+    <t>2023-07-17</t>
+  </si>
+  <si>
+    <t>060393210</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100095100126688</t>
+  </si>
+  <si>
+    <t>c.dezvol.durabil.inov.civic23@gmail.com</t>
+  </si>
+  <si>
+    <t>Drochia, Suri, 31 August 1989, Nr 5</t>
+  </si>
+  <si>
+    <t>Edineț, 31 August 1989, Nr 5</t>
+  </si>
+  <si>
+    <t>AO Băștinașii din Pelinia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620005083</t>
+  </si>
+  <si>
+    <t>2016-07-07</t>
+  </si>
+  <si>
+    <t>068047850</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/bastinasipelinia/?locale=ro_RO</t>
+  </si>
+  <si>
+    <t>bastinasi.pelinia@gmail.com</t>
+  </si>
+  <si>
+    <t>Drochia, Pelinia</t>
+  </si>
+  <si>
+    <t>Asociația Obștească ,,HELP"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620008764</t>
+  </si>
+  <si>
+    <t>2019-08-13</t>
+  </si>
+  <si>
+    <t>+373 61 112 111</t>
+  </si>
+  <si>
+    <t>http://avahelp.md</t>
+  </si>
+  <si>
+    <t>aohelp19@gmail.com</t>
+  </si>
+  <si>
+    <t>Fundația "MedClub"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620005681</t>
+  </si>
+  <si>
+    <t>2023-06-27</t>
+  </si>
+  <si>
+    <t>060381915</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/fundatiamedclub</t>
+  </si>
+  <si>
+    <t>fundatiamedclub@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Arh. Ion Casian-Suruceanu, Nr. 1 A.</t>
+  </si>
+  <si>
+    <t>Arh. Ion Casian-Suruceanu, Nr. 1 A.</t>
+  </si>
+  <si>
+    <t>AO Asociatia Băștinașilor Zubrea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620006900</t>
+  </si>
+  <si>
+    <t>067660777</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/asociatiabastinasilorzubrea</t>
+  </si>
+  <si>
+    <t>asociatiabastinasilor.zubrea@gmail.com</t>
+  </si>
+  <si>
+    <t>Strășeni, Zubresti</t>
+  </si>
+  <si>
+    <t>Asociația Obștească ”Alfa Beta”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1</t>
+  </si>
+  <si>
+    <t>2014-08-04</t>
+  </si>
+  <si>
+    <t>079649215</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/ao.alfabeta</t>
+  </si>
+  <si>
+    <t>aoalfabeta@gmail.com</t>
+  </si>
+  <si>
+    <t>Ungheni, Ungheni, str. A. Plămădeală,, 45</t>
+  </si>
+  <si>
+    <t>str. A. Plămădeală,, 45</t>
+  </si>
+  <si>
+    <t>Inima Nordului</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620003664</t>
+  </si>
+  <si>
+    <t>2020-04-21</t>
+  </si>
+  <si>
+    <t>069561597</t>
+  </si>
+  <si>
+    <t>inimanordului@gmail.com</t>
+  </si>
+  <si>
+    <t>Ocnița, Ocnita, 50 Ani ai Biruinței, 116A</t>
+  </si>
+  <si>
+    <t>50 Ani ai Biruinței, 116A</t>
+  </si>
+  <si>
+    <t>AO Viitor Integrare Perspectiva -VIP CENTRU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620007228</t>
+  </si>
+  <si>
+    <t>079811608</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/viitor.integrare.perspectiva?mibextid=ZbWKwL</t>
+  </si>
+  <si>
+    <t>vipcentru@gmail.com</t>
+  </si>
+  <si>
+    <t>Cantemir, Cantemir, Testimiteanu, 22</t>
+  </si>
+  <si>
+    <t>Testimiteanu, 22</t>
+  </si>
+  <si>
+    <t>Uniunea pentru Echitate și Sănătate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1011620002973</t>
+  </si>
+  <si>
+    <t>2007-11-21</t>
+  </si>
+  <si>
+    <t>+373 79571441</t>
+  </si>
+  <si>
+    <t>http://www.uorn.md</t>
+  </si>
+  <si>
+    <t>protineret@yahoo.com</t>
+  </si>
+  <si>
+    <t>Municipiul Bălți, Balti, Victoriei, 7A</t>
+  </si>
+  <si>
+    <t>Victoriei, 7A</t>
+  </si>
+  <si>
+    <t>A.O.CIOBANAȘUL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620002100</t>
+  </si>
+  <si>
+    <t>2008-04-08</t>
+  </si>
+  <si>
+    <t>068332470</t>
+  </si>
+  <si>
+    <t>http://clusterulbaciisudului.md</t>
+  </si>
+  <si>
+    <t>a.o.ciobanasul@gmail.com</t>
+  </si>
+  <si>
+    <t>Cahul, Slobozia Mare, Livezilor, 11</t>
+  </si>
+  <si>
+    <t>Livezilor, 11</t>
+  </si>
+  <si>
+    <t>Asociația Obștească ”ActiveWomen”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620010253</t>
+  </si>
+  <si>
+    <t>2019-10-19</t>
+  </si>
+  <si>
+    <t>https://ngo.md/ro/organisations/asociatia-obsteasca-activewomen</t>
+  </si>
+  <si>
+    <t>svetlana.voda@mail.ru</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, M. Basarab, 15</t>
+  </si>
+  <si>
+    <t>M. Basarab, 15</t>
+  </si>
+  <si>
+    <t>Pro Cooperare Regională</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620004534</t>
+  </si>
+  <si>
+    <t>2005-07-05</t>
+  </si>
+  <si>
+    <t>http://www.procore.md</t>
+  </si>
+  <si>
+    <t>info@procore.md</t>
+  </si>
+  <si>
+    <t>Municipiul Bălți, Balti, 31 August 1989, 29</t>
+  </si>
+  <si>
+    <t>31 August 1989, 29</t>
+  </si>
+  <si>
+    <t>AO Centrul Internațional „La Strada”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1009620003492</t>
+  </si>
+  <si>
+    <t>2001-08-23</t>
+  </si>
+  <si>
+    <t>+373 22 234906</t>
+  </si>
+  <si>
+    <t>http://www.lastrada.md</t>
+  </si>
+  <si>
+    <t>office@lastrada.md</t>
+  </si>
+  <si>
+    <t>PROFIMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620007515</t>
+  </si>
+  <si>
+    <t>2023-10-06</t>
+  </si>
+  <si>
+    <t>078306705</t>
+  </si>
+  <si>
+    <t>http://aoprofima</t>
+  </si>
+  <si>
+    <t>aoprofima@gmail.com</t>
+  </si>
+  <si>
+    <t>Glodeni, Petrunea, Vasile Olaru, 87</t>
+  </si>
+  <si>
+    <t>Vasile Olaru, 87</t>
+  </si>
+  <si>
+    <t>AO Centrul de Gestiune și Reforme în Afaceri Publice și Private</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620010783</t>
+  </si>
+  <si>
+    <t>2022-11-16</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/grapp.moldova/</t>
+  </si>
+  <si>
+    <t>ong.grapp@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Bălți, Balti</t>
+  </si>
+  <si>
+    <t>GAL Grădina Bunătăților</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620005891</t>
+  </si>
+  <si>
+    <t>2022-06-16</t>
+  </si>
+  <si>
+    <t>060946123 / 060932923</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/GALGradinaBunatatilor</t>
+  </si>
+  <si>
+    <t>office@gradinabunatatilor.md</t>
+  </si>
+  <si>
+    <t>Criuleni, Dubasarii Vechi</t>
+  </si>
+  <si>
+    <t>Asociația Obștească Asociația Națională a Mediatorilor Comunitari din Republica Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620006183</t>
+  </si>
+  <si>
+    <t>2016-10-11</t>
+  </si>
+  <si>
+    <t>http://www.anmc.md</t>
+  </si>
+  <si>
+    <t>valeriu.caldararu@mail.ru</t>
+  </si>
+  <si>
+    <t>Hîncești, Mingir, Chițeni, 1</t>
+  </si>
+  <si>
+    <t>Chițeni, 1</t>
+  </si>
+  <si>
+    <t>A.O INDIGO - FORCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620003388</t>
+  </si>
+  <si>
+    <t>2023-04-07</t>
+  </si>
+  <si>
+    <t>069295869</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/share/BHa2x4LvuVYuP6wV/?mibextid=qi2Omg</t>
+  </si>
+  <si>
+    <t>indigoforce.office2023@gmail.com</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, Ivan Spirin, 98/45</t>
+  </si>
+  <si>
+    <t>Ivan Spirin, 98/45</t>
+  </si>
+  <si>
+    <t>Asociația Obștească "SĂTUCUL DINTRE STÂNCI"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620004282</t>
+  </si>
+  <si>
+    <t>2023-05-26</t>
+  </si>
+  <si>
+    <t>068038930</t>
+  </si>
+  <si>
+    <t>http://Nu avem site</t>
+  </si>
+  <si>
+    <t>satuculdintrestanci@gmail.com</t>
+  </si>
+  <si>
+    <t>Edineț, Burlanesti</t>
+  </si>
+  <si>
+    <t>Fundația pentru Educație și Dezvoltare - Moldova (FED Moldova)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620004581</t>
+  </si>
+  <si>
+    <t>2016-07-26</t>
+  </si>
+  <si>
+    <t>http://www.fedmoldova.org</t>
+  </si>
+  <si>
+    <t>steliana.burlacu@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, str. Pușkin, 22</t>
+  </si>
+  <si>
+    <t>Strășeni, Dolna, str. Pușkin, 22</t>
+  </si>
+  <si>
+    <t>Asociatia pentru Dezvoltare Durabila Integrata</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620004627</t>
+  </si>
+  <si>
+    <t>2020-06-30</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/ADDI.Moldova</t>
+  </si>
+  <si>
+    <t>ao.ddi.md@gmail.com</t>
+  </si>
+  <si>
+    <t>Căușeni, Salcuta, -, -</t>
+  </si>
+  <si>
+    <t>Asociația Obștească ,,Plai Natal"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620003826</t>
+  </si>
+  <si>
+    <t>2004-09-17</t>
+  </si>
+  <si>
+    <t>068733105</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100067465459382</t>
+  </si>
+  <si>
+    <t>varvareucaplainatal@gmail.com</t>
+  </si>
+  <si>
+    <t>Florești, Varvareuca, Independenței, 74</t>
+  </si>
+  <si>
+    <t>Independenței, 74</t>
+  </si>
+  <si>
+    <t>AO TARTAUL ÎN DEZVOLTARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620009553</t>
+  </si>
+  <si>
+    <t>2023-11-28</t>
+  </si>
+  <si>
+    <t>http://aotrataul@gmail.com</t>
+  </si>
+  <si>
+    <t>aotrataul@gmail.com</t>
+  </si>
+  <si>
+    <t>Cantemir, Tartaul</t>
+  </si>
+  <si>
+    <t>Asociația Părinâilor Persoanelor cu Dizabilități „Eternitate”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620001801</t>
+  </si>
+  <si>
+    <t>2016-03-09</t>
+  </si>
+  <si>
+    <t>062187830</t>
+  </si>
+  <si>
+    <t>http://Asociația Părinților Persoanelor cu Dizabilități „Eternitate'</t>
+  </si>
+  <si>
+    <t>ludmila.jalba@gmail.com</t>
+  </si>
+  <si>
+    <t>Fălești, Obreja Veche, Republica Moldova</t>
+  </si>
+  <si>
+    <t>Republica Moldova</t>
+  </si>
+  <si>
+    <t>AO Institutul de Sănătate Mintală ”PSINCLUSION”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1021620003579</t>
+  </si>
+  <si>
+    <t>2021-05-13</t>
+  </si>
+  <si>
+    <t>https://psinclusion.tilda.ws</t>
+  </si>
+  <si>
+    <t>psinclusion@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, str. Independenței 30/5</t>
+  </si>
+  <si>
+    <t>str. Independenței 30/5</t>
+  </si>
+  <si>
+    <t>Центр социально-экологических проблем "Путник"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	0200047174</t>
+  </si>
+  <si>
+    <t>2017-12-05</t>
+  </si>
+  <si>
+    <t>https://tk-putnik.ru/</t>
+  </si>
+  <si>
+    <t>turklubputnik@gmail.com</t>
+  </si>
+  <si>
+    <t>N/A, N/A, пгт. Новотираспольский, ул. Советская, 6</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, пгт. Новотираспольский, ул. Советская, 6</t>
+  </si>
+  <si>
+    <t>Asociație Obștească „Parteneriat Social”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1009620003768</t>
+  </si>
+  <si>
+    <t>2005-12-19</t>
+  </si>
+  <si>
+    <t>079525261</t>
+  </si>
+  <si>
+    <t>http://www.parteneriat.org</t>
+  </si>
+  <si>
+    <t>peticasvetlana@gmail.com</t>
+  </si>
+  <si>
+    <t>Leova, Leova, A. Marinescu, 1</t>
+  </si>
+  <si>
+    <t>A. Marinescu, 1</t>
+  </si>
+  <si>
+    <t>A.O. Cahul 2030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1015620001446</t>
+  </si>
+  <si>
+    <t>2015-01-15</t>
+  </si>
+  <si>
+    <t>http://www.ziuadeazi.md</t>
+  </si>
+  <si>
+    <t>redactor@ziuadeazi.md</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, Prospectul Republcii, 13/15</t>
+  </si>
+  <si>
+    <t>Prospectul Republcii, 13/15</t>
+  </si>
+  <si>
+    <t>Părinți de gemeni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620006308</t>
+  </si>
+  <si>
+    <t>2017-10-19</t>
+  </si>
+  <si>
+    <t>079534834</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61555798589350</t>
+  </si>
+  <si>
+    <t>vlasvictoria@yahoo.com</t>
+  </si>
+  <si>
+    <t>Anenii Noi, Anenii Noi</t>
+  </si>
+  <si>
+    <t>AO Asociația Băștinașilor Mihăilenarii de Pretutindeni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620006788</t>
+  </si>
+  <si>
+    <t>2017-11-28</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/MihailenariiDinMihaileni/</t>
+  </si>
+  <si>
+    <t>mihailenariidepretutindeni@gmail.com</t>
+  </si>
+  <si>
+    <t>Rișcani, Mihaileni, Str. Ștefan cel Mare, 27</t>
+  </si>
+  <si>
+    <t>Str. Ștefan cel Mare, 27</t>
+  </si>
+  <si>
+    <t>WOMEN IN BUSINESS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620002085</t>
+  </si>
+  <si>
+    <t>2022-03-15</t>
+  </si>
+  <si>
+    <t>(373)76724435</t>
+  </si>
+  <si>
+    <t>topalg963@gmail.com</t>
+  </si>
+  <si>
+    <t>UTAG, Ceadir-Lunga, Lunacearschi, 2</t>
+  </si>
+  <si>
+    <t>Lunacearschi, 2</t>
+  </si>
+  <si>
+    <t>Asociația Grupul de Acțiune Locală „EcoPyretus”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620003668</t>
+  </si>
+  <si>
+    <t>2024-05-10</t>
+  </si>
+  <si>
+    <t>079459246, 078875390, 061064491</t>
+  </si>
+  <si>
+    <t>http://Facebook GAL EcoPyretus</t>
+  </si>
+  <si>
+    <t>gal.ecopyretus@gmail.com</t>
+  </si>
+  <si>
+    <t>Leova, Leova, Unirii, 22</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Unirii, 22</t>
+  </si>
+  <si>
+    <t>Comunitatea pentru Advocacy și Politici Publice WatchDog.MD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620006381</t>
+  </si>
+  <si>
+    <t>2012-09-11</t>
+  </si>
+  <si>
+    <t>+ 373 79996798</t>
+  </si>
+  <si>
+    <t>http://www.WatchDog.md</t>
+  </si>
+  <si>
+    <t>contact@watchdog.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, str. Mateevici, 31, Alexei Mateevici</t>
+  </si>
+  <si>
+    <t>str. Mateevici, 31, Alexei Mateevici</t>
+  </si>
+  <si>
+    <t>AO ,,Echipa Verde”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620011551</t>
+  </si>
+  <si>
+    <t>2022-12-08</t>
+  </si>
+  <si>
+    <t>067640408</t>
+  </si>
+  <si>
+    <t>http://nu este</t>
+  </si>
+  <si>
+    <t>savitchitatiana86@gmail.com</t>
+  </si>
+  <si>
+    <t>Cantemir, Visniovca, teilor, 49</t>
+  </si>
+  <si>
+    <t>teilor, 49</t>
+  </si>
+  <si>
+    <t>Asociația Obștească "HelpAge Moldova"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620011229</t>
+  </si>
+  <si>
+    <t>2022-11-29</t>
+  </si>
+  <si>
+    <t>+ 373 22 225098</t>
+  </si>
+  <si>
+    <t>https://helpage.md/</t>
+  </si>
+  <si>
+    <t>officehelpage@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Bănulescu-Bodoni, 57/1</t>
+  </si>
+  <si>
+    <t>Bănulescu-Bodoni, 57/1</t>
+  </si>
+  <si>
+    <t>AITinerilor - Asociația Internațională a Tinerilor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620005305</t>
+  </si>
+  <si>
+    <t>2019-04-12</t>
+  </si>
+  <si>
+    <t>068993410</t>
+  </si>
+  <si>
+    <t>dianatrofim.aitinerilor@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, str. Mihail Sadoveanu, 2/5</t>
+  </si>
+  <si>
+    <t>str. Mihail Sadoveanu, 2/5</t>
+  </si>
+  <si>
+    <t>ProActive Group Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620005644</t>
+  </si>
+  <si>
+    <t>2024-04-18</t>
+  </si>
+  <si>
+    <t>067659898</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/story.php/?story_fbid=122111239460244022&amp;id=61557320672167&amp;paipv=0&amp;eav=AfZ2Q1TKYFGjwgBKhZ6OORJ2QzZp9yxYKnRibz6E6t56B4-5nwg9xY2zbtaQzb3MSBA&amp;_rdr</t>
+  </si>
+  <si>
+    <t>proactivegroupmoldova@gmail.com</t>
+  </si>
+  <si>
+    <t>Șoldănești, Soldanesti, str. 31 august 1989, 44</t>
+  </si>
+  <si>
+    <t>Strășeni, str. 31 august 1989, 44</t>
+  </si>
+  <si>
+    <t>Asociatia pentru Protectia si Restabilirea Echilibrului Ecologic POMUL VIETII A.O.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1013620006229</t>
+  </si>
+  <si>
+    <t>2007-03-20</t>
+  </si>
+  <si>
+    <t>http://trees.md</t>
+  </si>
+  <si>
+    <t>pomul.vietii.md@gmail.com</t>
+  </si>
+  <si>
+    <t>AO Centrul Regional pentru Femei EVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620007972</t>
+  </si>
+  <si>
+    <t>2004-08-10</t>
+  </si>
+  <si>
+    <t>068089885</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61554209641920</t>
+  </si>
+  <si>
+    <t>centrul.eva@gmail.com</t>
+  </si>
+  <si>
+    <t>Căușeni, Causeni, Păcii, 22</t>
+  </si>
+  <si>
+    <t>Păcii, 22</t>
+  </si>
+  <si>
+    <t>Asociația Tinerilor Diplomați</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620003724</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>078642638</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/atdmd/</t>
+  </si>
+  <si>
+    <t>young.diplomats.md@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Albisoara, 42/2</t>
+  </si>
+  <si>
+    <t>Albisoara, 42/2</t>
+  </si>
+  <si>
+    <t>Youth Matter Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620002595</t>
+  </si>
+  <si>
+    <t>2024-03-05</t>
+  </si>
+  <si>
+    <t>068020808</t>
+  </si>
+  <si>
+    <t>youthmatteroldova@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Vatra</t>
+  </si>
+  <si>
+    <t>Centrul de Cooperare Sud</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620005271</t>
+  </si>
+  <si>
+    <t>2022-05-25</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/share/QFVua93WCzLkjtg6/?mibextid=LQQJ4d</t>
+  </si>
+  <si>
+    <t>ccssud@gmail.com</t>
+  </si>
+  <si>
+    <t>Căușeni, Causeni, Unirii, 9</t>
+  </si>
+  <si>
+    <t>Hîncești, Unirii, 9</t>
+  </si>
+  <si>
+    <t>Asociația Obștească „INIMI SOLIDARE” din Republica Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620001845</t>
+  </si>
+  <si>
+    <t>2016-03-23</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>inimisolidare@gmail.com</t>
+  </si>
+  <si>
+    <t>Fundația  „Hospice Angelus Moldova”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1015620002409</t>
+  </si>
+  <si>
+    <t>2000-08-29</t>
+  </si>
+  <si>
+    <t>https://hospice.md/ro/</t>
+  </si>
+  <si>
+    <t>angelus.fundraising@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Vasile Alecsandri, 75</t>
+  </si>
+  <si>
+    <t>Vasile Alecsandri, 75</t>
+  </si>
+  <si>
+    <t>Centrul de Instruire şi Consultanțǎ Organizaționalǎ (CICO)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1011620000647</t>
+  </si>
+  <si>
+    <t>2006-03-30</t>
+  </si>
+  <si>
+    <t>+373 60 611 996</t>
+  </si>
+  <si>
+    <t>https://management.md</t>
+  </si>
+  <si>
+    <t>info@management.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Tighina, 11/1</t>
+  </si>
+  <si>
+    <t>Tighina, 11/1</t>
+  </si>
+  <si>
+    <t>AO „Fiecare Contribuie pentru Schimbare”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620006495</t>
+  </si>
+  <si>
+    <t>2000-03-21</t>
+  </si>
+  <si>
+    <t>024821809</t>
+  </si>
+  <si>
+    <t>https://fcps.md/</t>
+  </si>
+  <si>
+    <t>office@fcps.md</t>
+  </si>
+  <si>
+    <t>Criuleni, Criuleni, str. 31 august 1989, 68</t>
+  </si>
+  <si>
+    <t>str. 31 august 1989, 68</t>
+  </si>
+  <si>
+    <t>AO "Vocea Persoanelor în Etate"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620003776</t>
+  </si>
+  <si>
+    <t>2024-03-26</t>
+  </si>
+  <si>
+    <t>068487703</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/groups/1364857510839537</t>
+  </si>
+  <si>
+    <t>tomsanatalia55@gmail.com</t>
+  </si>
+  <si>
+    <t>Șoldănești, Cotiujenii Mari</t>
+  </si>
+  <si>
+    <t>Asociația pentru valorificarea patrimoniului cultural</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620000505</t>
+  </si>
+  <si>
+    <t>2023-01-10</t>
+  </si>
+  <si>
+    <t>060173410</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/casamemorialaMosPantelii/</t>
+  </si>
+  <si>
+    <t>natalia.bzovii27@gmail.com</t>
+  </si>
+  <si>
+    <t>Ungheni, Ungheni, Zamfir Arbore, 5</t>
+  </si>
+  <si>
+    <t>Ialoveni, Zamfir Arbore, 5</t>
+  </si>
+  <si>
+    <t>Asociația Originarilor din Coșnița și Pohrebea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620010363</t>
+  </si>
+  <si>
+    <t>2024-08-15</t>
+  </si>
+  <si>
+    <t>060255647</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/aocosnita</t>
+  </si>
+  <si>
+    <t>aocosnita@gmail.com</t>
+  </si>
+  <si>
+    <t>Dubăsari, Cosnita, Păcii, 51</t>
+  </si>
+  <si>
+    <t>Păcii, 51</t>
+  </si>
+  <si>
+    <t>A.O.,,Băştinaşii din Sănătăuca"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620010639</t>
+  </si>
+  <si>
+    <t>2024-08-28</t>
+  </si>
+  <si>
+    <t>O67278843</t>
+  </si>
+  <si>
+    <t>aosanatauca@gmail.com</t>
+  </si>
+  <si>
+    <t>Florești, Sanatauca</t>
+  </si>
+  <si>
+    <t>AO Pădurea noastră</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620005507</t>
+  </si>
+  <si>
+    <t>2024-04-16</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61557279290122</t>
+  </si>
+  <si>
+    <t>padurea.noastra.ao@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Alecu Russo, 59/4</t>
+  </si>
+  <si>
+    <t>Alecu Russo, 59/4</t>
+  </si>
+  <si>
+    <t>Teach First Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2</t>
+  </si>
+  <si>
+    <t>2024-04-24</t>
+  </si>
+  <si>
+    <t>060376218</t>
+  </si>
+  <si>
+    <t>http://teachforall.org</t>
+  </si>
+  <si>
+    <t>teach4moldova@gmail.com</t>
+  </si>
+  <si>
+    <t>Ialoveni, Bardar</t>
+  </si>
+  <si>
+    <t>AO ,,Asociația Băștinașilor din Bleșteni Volodeni”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1021620001520</t>
+  </si>
+  <si>
+    <t>2021-03-12</t>
+  </si>
+  <si>
+    <t>068933369</t>
+  </si>
+  <si>
+    <t>http://www.adbblesteni-volodeni.md</t>
+  </si>
+  <si>
+    <t>olesea.panevschi@gmail.com</t>
+  </si>
+  <si>
+    <t>Edineț, Blesteni</t>
+  </si>
+  <si>
+    <t>Mămica Alăptează - A.O. Asociația Națională pentru Susținerea Alăptării</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620000088</t>
+  </si>
+  <si>
+    <t>2016-01-12</t>
+  </si>
+  <si>
+    <t>060781118</t>
+  </si>
+  <si>
+    <t>https://www.mamicaalapteaza.md/</t>
+  </si>
+  <si>
+    <t>mamicaalapteaza@gmail.com</t>
+  </si>
+  <si>
+    <t>Asociaţia Obștească „Limbenii Vechi - Baștina Mea”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620001060</t>
+  </si>
+  <si>
+    <t>2024-01-19</t>
+  </si>
+  <si>
+    <t>060412100</t>
+  </si>
+  <si>
+    <t>http://Nu</t>
+  </si>
+  <si>
+    <t>aolvbastinamea@gmail.com</t>
+  </si>
+  <si>
+    <t>Glodeni, Limbenii Vechi</t>
+  </si>
+  <si>
+    <t>Asociația Obștească Asociația Băștinașilor „Cahulenii reUniți”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620003594</t>
+  </si>
+  <si>
+    <t>2020-03-27</t>
+  </si>
+  <si>
+    <t>076725906</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/CahuleniireUniti</t>
+  </si>
+  <si>
+    <t>cahuleniireuniti@gmail.com</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, bd. Victoriei, 1G</t>
+  </si>
+  <si>
+    <t>bd. Victoriei, 1G</t>
+  </si>
+  <si>
+    <t>Asociația Obștească "CARTERA"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620011902</t>
+  </si>
+  <si>
+    <t>2024-11-04</t>
+  </si>
+  <si>
+    <t>http://cartera.md</t>
+  </si>
+  <si>
+    <t>ngocartera@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Bălți, Balti, Larisa, 18/1</t>
+  </si>
+  <si>
+    <t>Larisa, 18/1</t>
+  </si>
+  <si>
+    <t>Centrul Tehnologic Educational "MIT-Center"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	3</t>
+  </si>
+  <si>
+    <t>2018-11-19</t>
+  </si>
+  <si>
+    <t>https://mit-center.eu</t>
+  </si>
+  <si>
+    <t>info@mit-center.eu</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Strada Mitropolit Gavriil Bănulescu-Bodoni, 59</t>
+  </si>
+  <si>
+    <t>Strada Mitropolit Gavriil Bănulescu-Bodoni, 59</t>
+  </si>
+  <si>
+    <t>Asociația Obștească Centrul de Dezvoltare a Personalității "Ungherașul Fericirii"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620003920</t>
+  </si>
+  <si>
+    <t>2005-05-04</t>
+  </si>
+  <si>
+    <t>069174043</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100092019686031</t>
+  </si>
+  <si>
+    <t>ufericirii@gmail.com</t>
+  </si>
+  <si>
+    <t>Florești, Floresti, 31 August, 28</t>
+  </si>
+  <si>
+    <t>Municipiul Bălți, Balti, 31 August, 28</t>
+  </si>
+  <si>
+    <t>Asociația Obștească ”Asociația Părinților și Pedagogilor SPERANȚA”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620010301</t>
+  </si>
+  <si>
+    <t>2006-02-06</t>
+  </si>
+  <si>
+    <t>067574777</t>
+  </si>
+  <si>
+    <t>http://gradinita.cirnateni@gmail.com</t>
+  </si>
+  <si>
+    <t>gradinita.cirnateni@gmail.com</t>
+  </si>
+  <si>
+    <t>Căușeni, Causeni, Miron Costin, 51</t>
+  </si>
+  <si>
+    <t>Miron Costin, 51</t>
+  </si>
+  <si>
+    <t>A.O. ”Automobil Club din Moldova”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620003995</t>
+  </si>
+  <si>
+    <t>1998-08-14</t>
+  </si>
+  <si>
+    <t>http://www.acm.md</t>
+  </si>
+  <si>
+    <t>office@acm.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, strada Veronica Micle, 1/1</t>
+  </si>
+  <si>
+    <t>strada Veronica Micle, 1/1</t>
+  </si>
+  <si>
+    <t>Fundația "Plaiul Soarelui"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1021620001003</t>
+  </si>
+  <si>
+    <t>2021-02-20</t>
+  </si>
+  <si>
+    <t>068608001</t>
+  </si>
+  <si>
+    <t>http://Faceebook Fundatia Plaiul Soarelui</t>
+  </si>
+  <si>
+    <t>auricaantonova@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Cetatea Chilia, 97 A</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Cetatea Chilia, 97 A</t>
+  </si>
+  <si>
+    <t>Tinerețe Floare</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620001833</t>
+  </si>
+  <si>
+    <t>2005-04-14</t>
+  </si>
+  <si>
+    <t>079313123</t>
+  </si>
+  <si>
+    <t>https://www.edujoc.md/doneaza-pentru-copii-din-ucraina</t>
+  </si>
+  <si>
+    <t>hancuigor@gmail.com</t>
+  </si>
+  <si>
+    <t>Anenii Noi, Floreni, Mihai Viteazul, 10</t>
+  </si>
+  <si>
+    <t>Mihai Viteazul, 10</t>
+  </si>
+  <si>
+    <t>”Anenii Noi - DOR”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	4</t>
+  </si>
+  <si>
+    <t>2024-03-14</t>
+  </si>
+  <si>
+    <t>069537812</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61558621631649</t>
+  </si>
+  <si>
+    <t>aneniinoidor@gmail.com</t>
+  </si>
+  <si>
+    <t>Anenii Noi, Anenii Noi, 31 August, 38</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, 31 August, 38</t>
+  </si>
+  <si>
+    <t>Fundalia de Binefacere ,,Simion Ciapchii pentru Volintiri".</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620002610</t>
+  </si>
+  <si>
+    <t>2024-03-06</t>
+  </si>
+  <si>
+    <t>069788936</t>
+  </si>
+  <si>
+    <t>http://ngo.md/ro/organisations/fundatiaciapchii</t>
+  </si>
+  <si>
+    <t>inna1807@gmail.com</t>
+  </si>
+  <si>
+    <t>Ștefan Vodă, Volintiri, Maria Bieșu, 1</t>
+  </si>
+  <si>
+    <t>Maria Bieșu, 1</t>
+  </si>
+  <si>
+    <t>Femeia de Azi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620006777</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>068468334</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61560055497039</t>
+  </si>
+  <si>
+    <t>bugaidiana1@gmail.com</t>
+  </si>
+  <si>
+    <t>Drochia, or. Drochia, Șoseaua Sorocii, 34</t>
+  </si>
+  <si>
+    <t>Șoseaua Sorocii, 34</t>
+  </si>
+  <si>
+    <t>Asociația Obștească ,,ACUM Community”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620012736</t>
+  </si>
+  <si>
+    <t>2024-11-27</t>
+  </si>
+  <si>
+    <t>079068481</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/acum_com?igsh=NzhmeGJtcDg4NW9w</t>
+  </si>
+  <si>
+    <t>acumcommunity@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, str.București, 37</t>
+  </si>
+  <si>
+    <t>str.București, 37</t>
+  </si>
+  <si>
+    <t>A.O. THE HOPE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	101662000561</t>
+  </si>
+  <si>
+    <t>2015-12-22</t>
+  </si>
+  <si>
+    <t>069098880</t>
+  </si>
+  <si>
+    <t>http://thehope</t>
+  </si>
+  <si>
+    <t>hope.donduseni@gmail.com</t>
+  </si>
+  <si>
+    <t>Dondușeni, Donduseni, Florilor, 101</t>
+  </si>
+  <si>
+    <t>Florilor, 101</t>
+  </si>
+  <si>
+    <t>Hearts of Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620012264</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>069114102</t>
+  </si>
+  <si>
+    <t>https://heartsofmoldova.org</t>
+  </si>
+  <si>
+    <t>contact@heartsofmoldova.org</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Petru Zadnipru, 16/2, ap.10</t>
+  </si>
+  <si>
+    <t>Petru Zadnipru, 16/2, ap.10</t>
+  </si>
+  <si>
+    <t>Asociația Obștească Centrul de Istorie, Cultură și Dezvoltare Comunitară “Ghiocel de Cărbuna “</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620005453</t>
+  </si>
+  <si>
+    <t>2019-04-16</t>
+  </si>
+  <si>
+    <t>060141290</t>
+  </si>
+  <si>
+    <t>http://carbuna.org</t>
+  </si>
+  <si>
+    <t>ghioceldecarbuna@gmail.com</t>
+  </si>
+  <si>
+    <t>Ialoveni, Carbuna, Teilor, 09</t>
+  </si>
+  <si>
+    <t>Teilor, 09</t>
+  </si>
+  <si>
+    <t>AO Șerpenenii de Pretutindeni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620004272</t>
+  </si>
+  <si>
+    <t>2019-04-02</t>
+  </si>
+  <si>
+    <t>069158386</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100064580928109</t>
+  </si>
+  <si>
+    <t>serpenenii@gmail.com</t>
+  </si>
+  <si>
+    <t>Anenii Noi, Serpeni</t>
+  </si>
+  <si>
+    <t>Fundația Est-Europeană</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1009620002451</t>
+  </si>
+  <si>
+    <t>2009-11-03</t>
+  </si>
+  <si>
+    <t>022235343</t>
+  </si>
+  <si>
+    <t>https://eef.md/ro/</t>
+  </si>
+  <si>
+    <t>info@eef.md</t>
+  </si>
+  <si>
+    <t>AO,,Acționăm Pentru Dezvoltare”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1009620001188</t>
+  </si>
+  <si>
+    <t>2025-03-24</t>
+  </si>
+  <si>
+    <t>068799717</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100070397648612</t>
+  </si>
+  <si>
+    <t>ao.apd.md@gmail.com</t>
+  </si>
+  <si>
+    <t>Criuleni, Criuleni, Ștefan cel Mare, 2</t>
+  </si>
+  <si>
+    <t>Ștefan cel Mare, 2</t>
+  </si>
+  <si>
+    <t>AO ADOR - Asociația Dorințelor și Obiectivelor Realizate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620000623</t>
+  </si>
+  <si>
+    <t>2022-01-25</t>
+  </si>
+  <si>
+    <t>069137821</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/ongador/</t>
+  </si>
+  <si>
+    <t>adormoldova@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, I. Creangă,, 68/1</t>
+  </si>
+  <si>
+    <t>I. Creangă,, 68/1</t>
+  </si>
+  <si>
+    <t>A.O. Centru Juridic pentru Femei</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620002341</t>
+  </si>
+  <si>
+    <t>2025-03-18</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61574187345252</t>
+  </si>
+  <si>
+    <t>centrujuridicfemei@gmail.com</t>
+  </si>
+  <si>
+    <t>Căușeni, Causeni, Decebal, 43</t>
+  </si>
+  <si>
+    <t>Decebal, 43</t>
+  </si>
+  <si>
+    <t>Asociația pentru asistența copiilor în dezvoltare „ASCODE”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1011620003109</t>
+  </si>
+  <si>
+    <t>1999-10-15</t>
+  </si>
+  <si>
+    <t>079694662</t>
+  </si>
+  <si>
+    <t>rmascode@yahoo.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Hristo Botev, 6/1</t>
+  </si>
+  <si>
+    <t>Hristo Botev, 6/1</t>
+  </si>
+  <si>
+    <t>AO Copiii Ploii</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1014620000958</t>
+  </si>
+  <si>
+    <t>2014-02-05</t>
+  </si>
+  <si>
+    <t>068303037</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100066583705064</t>
+  </si>
+  <si>
+    <t>copiii.ploii@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Florilor, 32/1</t>
+  </si>
+  <si>
+    <t>Florilor, 32/1</t>
+  </si>
+  <si>
+    <t>AO SOS Autism</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620005753</t>
+  </si>
+  <si>
+    <t>2008-05-26</t>
+  </si>
+  <si>
+    <t>068878788</t>
+  </si>
+  <si>
+    <t>http://autismmap.md</t>
+  </si>
+  <si>
+    <t>sosautismrm@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, str. Independenței, 4/6</t>
+  </si>
+  <si>
+    <t>str. Independenței, 4/6</t>
+  </si>
+  <si>
+    <t>Orizonturi Rurale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620009615</t>
+  </si>
+  <si>
+    <t>2022-10-03</t>
+  </si>
+  <si>
+    <t>068437891</t>
+  </si>
+  <si>
+    <t>leonila.edu@gmail.com</t>
+  </si>
+  <si>
+    <t>Ungheni, Hircesti, -, -</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, -, -</t>
+  </si>
+  <si>
+    <t>Asociația Obștească „DEMOS”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1013620004328</t>
+  </si>
+  <si>
+    <t>2001-09-12</t>
+  </si>
+  <si>
+    <t>+373 246 24018; +373 69681100</t>
+  </si>
+  <si>
+    <t>http://asociatiademos.wordpress.com</t>
+  </si>
+  <si>
+    <t>ngo.demos@gmail.com</t>
+  </si>
+  <si>
+    <t>Edineț, Edinet, Alexandru cel Bun, 18 „B”</t>
+  </si>
+  <si>
+    <t>Alexandru cel Bun, 18 „B”</t>
+  </si>
+  <si>
+    <t>A.O.Asociația Băștinașilor comunei Moşana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620002547</t>
+  </si>
+  <si>
+    <t>2025-03-25</t>
+  </si>
+  <si>
+    <t>069995856</t>
+  </si>
+  <si>
+    <t>aomosana@gmail.com</t>
+  </si>
+  <si>
+    <t>Dondușeni, Mosana</t>
+  </si>
+  <si>
+    <t>A.O '' AFREDA - Asociația Femeilor Rome pentru Educație și Dezvoltare Antreprenorială''</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620006552</t>
+  </si>
+  <si>
+    <t>+ (373) 60 40 29 41</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/asciatia.femeilor.rome.pentru.educatie.s?locale=ru_RU</t>
+  </si>
+  <si>
+    <t>afredaacount@gmail.com</t>
+  </si>
+  <si>
+    <t>Hîncești, Hincesti, Alexandru cel Bun, 116</t>
+  </si>
+  <si>
+    <t>Alexandru cel Bun, 116</t>
+  </si>
+  <si>
+    <t>AO Asociația Etnografică a Romilor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620006127</t>
+  </si>
+  <si>
+    <t>2016-10-01</t>
+  </si>
+  <si>
+    <t>068893622</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100069229116258</t>
+  </si>
+  <si>
+    <t>shura-ru@yandex.ru</t>
+  </si>
+  <si>
+    <t>Municipiul Bălți, Balti, Stefan Neaga, 51</t>
+  </si>
+  <si>
+    <t>Stefan Neaga, 51</t>
+  </si>
+  <si>
+    <t>AO Sport club Vișnevscaia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620002975</t>
+  </si>
+  <si>
+    <t>2027-05-15</t>
+  </si>
+  <si>
+    <t>060079921</t>
+  </si>
+  <si>
+    <t>http://Visniovca</t>
+  </si>
+  <si>
+    <t>dmitriididilica@gmail.com</t>
+  </si>
+  <si>
+    <t>Cantemir, Visniovca, Livezilor, 32</t>
+  </si>
+  <si>
+    <t>Livezilor, 32</t>
+  </si>
+  <si>
+    <t>Federația Sportul Pentru Toți</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620005334</t>
+  </si>
+  <si>
+    <t>2024-04-12</t>
+  </si>
+  <si>
+    <t>http://fspt.md</t>
+  </si>
+  <si>
+    <t>info@fspt.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Calea Orheiului, 28/1</t>
+  </si>
+  <si>
+    <t>Calea Orheiului, 28/1</t>
+  </si>
+  <si>
+    <t>A.O.Clubul Juniorilor Exploratori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620003778</t>
+  </si>
+  <si>
+    <t>2020-05-15</t>
+  </si>
+  <si>
+    <t>078525267</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/share/16LkWztuwB/</t>
+  </si>
+  <si>
+    <t>vlad_imir79@mail.ru</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, Orhei, 8</t>
+  </si>
+  <si>
+    <t>Orhei, 8</t>
+  </si>
+  <si>
+    <t>Fundatia ”Dorcas-Moldova”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1009620002842</t>
+  </si>
+  <si>
+    <t>2003-07-07</t>
+  </si>
+  <si>
+    <t>067661284</t>
+  </si>
+  <si>
+    <t>http://www.dorcas.md</t>
+  </si>
+  <si>
+    <t>office@moldova.dorcas.org</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Timisoara, 11</t>
+  </si>
+  <si>
+    <t>Timisoara, 11</t>
+  </si>
+  <si>
+    <t>Fundația Laboratorul de Inițiative pentru Dezvoltare "LID Moldova"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620001396</t>
+  </si>
+  <si>
+    <t>2019-03-11</t>
+  </si>
+  <si>
+    <t>0695 310 61</t>
+  </si>
+  <si>
+    <t>https://lidmoldova.org/</t>
+  </si>
+  <si>
+    <t>comunicare.lidmoldova@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Constantin Stere, 4</t>
+  </si>
+  <si>
+    <t>Constantin Stere, 4</t>
+  </si>
+  <si>
+    <t>Asociația Obștească ,,EMBER''</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620000510</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>078908181</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/ember4change</t>
+  </si>
+  <si>
+    <t>ao.ember.ngo@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Tohatin, Păcii, 22</t>
+  </si>
+  <si>
+    <t>Leova, Păcii, 22</t>
+  </si>
+  <si>
+    <t>AO Asociatia femeilor si fetelor rome Moldsolidaritate din Republica Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620011099</t>
+  </si>
+  <si>
+    <t>2001-03-06</t>
+  </si>
+  <si>
+    <t>http://Www.romawomenspower.org</t>
+  </si>
+  <si>
+    <t>cristina.temizcay@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Albisoara, 4</t>
+  </si>
+  <si>
+    <t>Albisoara, 4</t>
+  </si>
+  <si>
+    <t>Fundatia pentru dezvoltarea si sustinerea initiativelor sociale ALT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620009232</t>
+  </si>
+  <si>
+    <t>2023-11-17</t>
+  </si>
+  <si>
+    <t>076055088</t>
+  </si>
+  <si>
+    <t>http://alt-foundation.md</t>
+  </si>
+  <si>
+    <t>info@alt-foundation.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Eugen Doga, 5</t>
+  </si>
+  <si>
+    <t>Eugen Doga, 5</t>
+  </si>
+  <si>
+    <t>AO Empower Kids</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620011980</t>
+  </si>
+  <si>
+    <t>2024-10-29</t>
+  </si>
+  <si>
+    <t>069135841</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61574001197409</t>
+  </si>
+  <si>
+    <t>empowerkids700@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Bd. Cuza-Voda, 18/5</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Bd. Cuza-Voda, 18/5</t>
+  </si>
+  <si>
+    <t>AO Progres-Sud</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	10206200026451</t>
+  </si>
+  <si>
+    <t>2020-03-03</t>
+  </si>
+  <si>
+    <t>068231926</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100088928564912</t>
+  </si>
+  <si>
+    <t>cristinabajireanu7@gmail.com</t>
+  </si>
+  <si>
+    <t>Leova, Tomai, str D. Cantemir, 62</t>
+  </si>
+  <si>
+    <t>str D. Cantemir, 62</t>
+  </si>
+  <si>
+    <t>Asociația Obștească Diaspora Armeană în Republica Moldova ”MAIR AIASTAN”                            Republica Moldova ”MAIR AIASTAN”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620009562</t>
+  </si>
+  <si>
+    <t>2000-04-04</t>
+  </si>
+  <si>
+    <t>060939393</t>
+  </si>
+  <si>
+    <t>http://mairaiastan.md</t>
+  </si>
+  <si>
+    <t>berucheashvili@mail.ru</t>
+  </si>
+  <si>
+    <t>Asociația obștească Coaliția „Vocea Romilor”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620004972</t>
+  </si>
+  <si>
+    <t>2016-08-01</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61555664946003</t>
+  </si>
+  <si>
+    <t>coalitiaromilor@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Burebista, 78</t>
+  </si>
+  <si>
+    <t>Burebista, 78</t>
+  </si>
+  <si>
+    <t>Uniunea Juriștilor din Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620007246</t>
+  </si>
+  <si>
+    <t>2001-11-11</t>
+  </si>
+  <si>
+    <t>+373 69 642862</t>
+  </si>
+  <si>
+    <t>https://ujm.md/</t>
+  </si>
+  <si>
+    <t>info@ujm.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, str. Șciusev, 31</t>
+  </si>
+  <si>
+    <t>str. Șciusev, 31</t>
+  </si>
+  <si>
+    <t>Scenario</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1021620008024</t>
+  </si>
+  <si>
+    <t>2021-11-24</t>
+  </si>
+  <si>
+    <t>FB: Scenario Ngo</t>
+  </si>
+  <si>
+    <t>scenariomoldova@yahoo.com</t>
+  </si>
+  <si>
+    <t>Club de Fotbal Codru Pănășești</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620004031</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/d/17MSBOgXJMjixb8YVhLQTXocckj4c1Iu_/p/12XtVSHv9dMNh94k0sUu2wwhwvnqIqhu8/edit</t>
+  </si>
+  <si>
+    <t>calmis06@gmail.com</t>
+  </si>
+  <si>
+    <t>Strășeni, Panasesti, Învierea Domnului, 14</t>
+  </si>
+  <si>
+    <t>Învierea Domnului, 14</t>
+  </si>
+  <si>
+    <t>GAL Lunca Răutului</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620005558</t>
+  </si>
+  <si>
+    <t>068645198</t>
+  </si>
+  <si>
+    <t>....</t>
+  </si>
+  <si>
+    <t>lunca.rautului.gal@gmail.com</t>
+  </si>
+  <si>
+    <t>Florești, Marculesti, Alexandru Puskin, 23</t>
+  </si>
+  <si>
+    <t>Alexandru Puskin, 23</t>
+  </si>
+  <si>
+    <t>Asociația Obștească ”Generația Mea”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	101862004275</t>
+  </si>
+  <si>
+    <t>1999-02-25</t>
+  </si>
+  <si>
+    <t>+373 694 49 015</t>
+  </si>
+  <si>
+    <t>www.generatiamea.md</t>
+  </si>
+  <si>
+    <t>generatiamea.org@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Gratiesti, Ştefan cel Mare, 70/1</t>
+  </si>
+  <si>
+    <t>Ştefan cel Mare, 70/1</t>
+  </si>
+  <si>
+    <t>AO Clubul Sportiv ELOHIM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620002129</t>
+  </si>
+  <si>
+    <t>2007-03-05</t>
+  </si>
+  <si>
+    <t>fără</t>
+  </si>
+  <si>
+    <t>elohim07@gmail.com</t>
+  </si>
+  <si>
+    <t>Strășeni, Recea, s. Recea, fără număr</t>
+  </si>
+  <si>
+    <t>s. Recea, fără număr</t>
+  </si>
+  <si>
+    <t>A.O. "Pas cu Pas regiunea Sud"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1013620010088</t>
+  </si>
+  <si>
+    <t>2013-11-13</t>
+  </si>
+  <si>
+    <t>068318830</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/pascupasrsud</t>
+  </si>
+  <si>
+    <t>sciobanu.pcp@gmail.com</t>
+  </si>
+  <si>
+    <t>Asociația Obștească ”Centrul Protecției Auzului”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1021620009353</t>
+  </si>
+  <si>
+    <t>2001-03-30</t>
+  </si>
+  <si>
+    <t>079467674</t>
+  </si>
+  <si>
+    <t>lobeev@mail.ru</t>
+  </si>
+  <si>
+    <t>Municipiul Bălți, Balti, str. Porumbescu 3, ap. 2</t>
+  </si>
+  <si>
+    <t>str. Porumbescu 3, ap. 2</t>
+  </si>
+  <si>
+    <t>AO ALIANȚA ÎNTRE GENERAȚII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620006965</t>
+  </si>
+  <si>
+    <t>1999-02-11</t>
+  </si>
+  <si>
+    <t>NU</t>
+  </si>
+  <si>
+    <t>cifalesti@gmail.com</t>
+  </si>
+  <si>
+    <t>Asociația Obștească pentru Copii și Tineret „FĂCLIA”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620008075</t>
+  </si>
+  <si>
+    <t>2003-12-08</t>
+  </si>
+  <si>
+    <t>069724815</t>
+  </si>
+  <si>
+    <t>www.faclia.md</t>
+  </si>
+  <si>
+    <t>faclia.ungeni@gmail.com</t>
+  </si>
+  <si>
+    <t>Ungheni, Ungheni, Ghenadie Crestiuc, 7/1</t>
+  </si>
+  <si>
+    <t>Ghenadie Crestiuc, 7/1</t>
+  </si>
+  <si>
+    <t>Asociația Obștească pentru Asistență și Dezvoltare „Armonie Plus”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1018620003614</t>
+  </si>
+  <si>
+    <t>2018-08-10</t>
+  </si>
+  <si>
+    <t>068291208</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/ArmoniePlus/</t>
+  </si>
+  <si>
+    <t>asociatia.armonieplus@gmail.com</t>
+  </si>
+  <si>
+    <t>Leova, Leova, Mihai Eminescu, 34</t>
+  </si>
+  <si>
+    <t>Mihai Eminescu, 34</t>
+  </si>
+  <si>
+    <t>Asociația Obștească pentru Educație și Dezvoltare „AVÎNT”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1018620001126</t>
+  </si>
+  <si>
+    <t>2018-03-15</t>
+  </si>
+  <si>
+    <t>069075820</t>
+  </si>
+  <si>
+    <t>www.avint.md</t>
+  </si>
+  <si>
+    <t>asociatia.avint@gmail.com</t>
+  </si>
+  <si>
+    <t>Ungheni, Ungheni, Ion Creangă, 31</t>
+  </si>
+  <si>
+    <t>Ion Creangă, 31</t>
+  </si>
+  <si>
+    <t>Asociația Obștească „Centrul de Suport în Afaceri Business InnoHub”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1021620002217</t>
+  </si>
+  <si>
+    <t>www.unbusinesshub.md</t>
+  </si>
+  <si>
+    <t>unbusinesshub@gmail.com</t>
+  </si>
+  <si>
+    <t>Ungheni, Ungheni, Burebista, 10</t>
+  </si>
+  <si>
+    <t>Burebista, 10</t>
+  </si>
+  <si>
+    <t>AO Clubul Sportiv "AHILES"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1018620002363</t>
+  </si>
+  <si>
+    <t>2018-01-22</t>
+  </si>
+  <si>
+    <t>ahiles.md</t>
+  </si>
+  <si>
+    <t>vadimvisnevschi83@gmail.com</t>
+  </si>
+  <si>
+    <t>Strășeni, Straseni, Stefan cel Mare, 121A</t>
+  </si>
+  <si>
+    <t>Egalitate și Dreptate- Justitie prin Solidaritate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620011429</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>+373 796 19 855</t>
+  </si>
+  <si>
+    <t>ngo.md</t>
+  </si>
+  <si>
+    <t>elena.pruneanu@mail.ru</t>
+  </si>
+  <si>
+    <t>ОО ИНОДА «ИнваЛайф»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	01071569</t>
+  </si>
+  <si>
+    <t>2012-04-28</t>
+  </si>
+  <si>
+    <t>invalife.org</t>
+  </si>
+  <si>
+    <t>info@invalife.org</t>
+  </si>
+  <si>
+    <t>N/A, N/A, Тирасполь, ул. К. Либкнехта, 160, 159</t>
+  </si>
+  <si>
+    <t>Тирасполь, ул. К. Либкнехта, 160, 159</t>
+  </si>
+  <si>
+    <t>AO ,,Fireman Moldova''</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620007858</t>
+  </si>
+  <si>
+    <t>2023-10-13</t>
+  </si>
+  <si>
+    <t>FiremanMoldova</t>
+  </si>
+  <si>
+    <t>firemanmoldova@gmail.com</t>
+  </si>
+  <si>
+    <t>Călărași, Calarasi, Ștefan cel Mare, 9</t>
+  </si>
+  <si>
+    <t>Ștefan cel Mare, 9</t>
+  </si>
+  <si>
+    <t>Asociația Obștească "ARIPI PENTRU VIITOR"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620011290</t>
+  </si>
+  <si>
+    <t>2024-09-19</t>
+  </si>
+  <si>
+    <t>https://aripipentruviitor.netlify.app/</t>
+  </si>
+  <si>
+    <t>aripi.viitor@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, str. Maria Drăgan, 38/2</t>
+  </si>
+  <si>
+    <t>str. Maria Drăgan, 38/2</t>
+  </si>
+  <si>
+    <t>Центр инновационных образовательных и социальных программ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1015620006706</t>
+  </si>
+  <si>
+    <t>2010-08-02</t>
+  </si>
+  <si>
+    <t>www.ciesp.md</t>
+  </si>
+  <si>
+    <t>centr.isiop@gmail.com</t>
+  </si>
+  <si>
+    <t>Tiraspol, Tiraspol , Труда, 7</t>
+  </si>
+  <si>
+    <t>Труда, 7</t>
+  </si>
+  <si>
+    <t>Asociația Obștească Clubul Sportiv "GRĂTIEȘTI"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620006310</t>
+  </si>
+  <si>
+    <t>2010-08-26</t>
+  </si>
+  <si>
+    <t>076742243</t>
+  </si>
+  <si>
+    <t>marinpancev8@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Gratiesti, Fructelor, 2, MD-2093</t>
+  </si>
+  <si>
+    <t>Fructelor, 2, MD-2093</t>
+  </si>
+  <si>
+    <t>Asociația Obșteasca Ghindeștenii</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620002366</t>
+  </si>
+  <si>
+    <t>2024-02-28</t>
+  </si>
+  <si>
+    <t>Nu este</t>
+  </si>
+  <si>
+    <t>todiras.nadejda@gmail.com</t>
+  </si>
+  <si>
+    <t>Florești, Ghindesti, 1 Mai, 12</t>
+  </si>
+  <si>
+    <t>1 Mai, 12</t>
+  </si>
+  <si>
     <t>PUHOACEA NISTREANĂ</t>
   </si>
   <si>
     <t xml:space="preserve">	1023620003687</t>
   </si>
   <si>
     <t>2023-04-18</t>
   </si>
   <si>
-    <t>069437936</t>
-[...5 lines deleted...]
-    <t>anaa_plamadeala@mail.tu</t>
+    <t>https://www.facebook.com/puhoacea</t>
+  </si>
+  <si>
+    <t>anaa.plamadeala@gmail.com</t>
   </si>
   <si>
     <t>Anenii Noi, Puhaceni, Maria Cebotari, 3</t>
   </si>
   <si>
-    <t>Maria Cebotari, 3</t>
-[...3239 lines deleted...]
-    <t>Ștefan cel Mare, 9</t>
+    <t>A.O. "SILENT GENERATION"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620006180</t>
+  </si>
+  <si>
+    <t>2017-10-23</t>
+  </si>
+  <si>
+    <t>+373 61079231</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/ao.silent.generation</t>
+  </si>
+  <si>
+    <t>ngo.silentgeneration@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Bălți, Balti, Alexandru cel Bun, 5/a</t>
+  </si>
+  <si>
+    <t>Alexandru cel Bun, 5/a</t>
+  </si>
+  <si>
+    <t>AO Perspectiva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620000640</t>
+  </si>
+  <si>
+    <t>2004-11-22</t>
+  </si>
+  <si>
+    <t>https://www.aoperspectiva.org/</t>
+  </si>
+  <si>
+    <t>aopersepectiva@gmail.com</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, Bulevardul Victoriei 18/4, 18/4</t>
+  </si>
+  <si>
+    <t>Bulevardul Victoriei 18/4, 18/4</t>
+  </si>
+  <si>
+    <t>AO "PRO-CUHUREȘTI"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620005418</t>
+  </si>
+  <si>
+    <t>2009-03-25</t>
+  </si>
+  <si>
+    <t>pro-cuhuresti.md</t>
+  </si>
+  <si>
+    <t>potorac.doina94@gmail.com</t>
+  </si>
+  <si>
+    <t>Florești, Cuhurestii de Sus, Ștefan cel MAre, 10</t>
+  </si>
+  <si>
+    <t>Asociația Obștească AIESEC CHISINAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1011620000452</t>
+  </si>
+  <si>
+    <t>2025-12-24</t>
+  </si>
+  <si>
+    <t>079720466</t>
+  </si>
+  <si>
+    <t>aiesec.chisinau@aiesec.net</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Capriana, 50</t>
+  </si>
+  <si>
+    <t>Capriana, 50</t>
+  </si>
+  <si>
+    <t>Asociația Obștească Centrul pentru Egalitate "ENAKO"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620009321</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>079545589</t>
+  </si>
+  <si>
+    <t>Http</t>
+  </si>
+  <si>
+    <t>cpe.enako@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Bălți, Balti, Str. Păcii, 35/7</t>
+  </si>
+  <si>
+    <t>Str. Păcii, 35/7</t>
+  </si>
+  <si>
+    <t>Fundația Centrul Evreiesc de Binefacere ”Hăsăd Iehuda”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1009620000996</t>
+  </si>
+  <si>
+    <t>2004-11-10</t>
+  </si>
+  <si>
+    <t>+373 022 509 672</t>
+  </si>
+  <si>
+    <t>instagram.com/hesed_yehuda</t>
+  </si>
+  <si>
+    <t>office_hesed@jewish.md</t>
+  </si>
+  <si>
+    <t>Asociaţia Obştească "Asociaţia Victimelor Conflictului Transnistrean"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620005401</t>
+  </si>
+  <si>
+    <t>2025-07-11</t>
+  </si>
+  <si>
+    <t>+373 696 64 785</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>viitor.impact@yahoo.com</t>
+  </si>
+  <si>
+    <t>Asociația obștească Clubul Sportiv de Taekwon-do DINAMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620003973</t>
+  </si>
+  <si>
+    <t>2007-04-04</t>
+  </si>
+  <si>
+    <t>078773605</t>
+  </si>
+  <si>
+    <t>danielniculita11@gmail.com</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, Mihai Eminescu, 37</t>
+  </si>
+  <si>
+    <t>Mihai Eminescu, 37</t>
+  </si>
+  <si>
+    <t>AO „Acțiune, Mediu, Istorie și Cultură” - AMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620000727</t>
+  </si>
+  <si>
+    <t>2025-01-22</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61574895362228</t>
+  </si>
+  <si>
+    <t>cbuimestru@gmail.com</t>
+  </si>
+  <si>
+    <t>В поддержку людей с ограниченными возможностями и попавших в сложные жизненные ситуации "От равного к равному"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	0018603</t>
+  </si>
+  <si>
+    <t>2018-04-20</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/groups/440171616408376</t>
+  </si>
+  <si>
+    <t>ot.ravnogo@gmail.com</t>
+  </si>
+  <si>
+    <t>Tiraspol, Parcani , Гоголя, 1</t>
+  </si>
+  <si>
+    <t>Asociatia Pacientilor Oncologici “ Viata Continua” din Republica Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620000565</t>
+  </si>
+  <si>
+    <t>2025-01-24</t>
+  </si>
+  <si>
+    <t>https://viatacontinua.md/</t>
+  </si>
+  <si>
+    <t>viatacontinua.onco@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Independentei, 10/1</t>
+  </si>
+  <si>
+    <t>Independentei, 10/1</t>
+  </si>
+  <si>
+    <t>Asociatia pentru Formare Antreprenoriala si Dezvoltare (AFAD)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2000004108953</t>
+  </si>
+  <si>
+    <t>2002-10-03</t>
+  </si>
+  <si>
+    <t>https://afad.md/</t>
+  </si>
+  <si>
+    <t>office@afad.md</t>
+  </si>
+  <si>
+    <t>Fundația de Binefacere Caritas Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1015620003945</t>
+  </si>
+  <si>
+    <t>2015-06-02</t>
+  </si>
+  <si>
+    <t>+373 22 29 31 49</t>
+  </si>
+  <si>
+    <t>https://www.caritas.md/ro</t>
+  </si>
+  <si>
+    <t>secretariat@caritas.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Gheorghe Asachi, 30/1</t>
+  </si>
+  <si>
+    <t>Gheorghe Asachi, 30/1</t>
+  </si>
+  <si>
+    <t>”KAPPA-SOCIAL” Asociaţie Obstească</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620002361</t>
+  </si>
+  <si>
+    <t>2012-03-23</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/kappa.social</t>
+  </si>
+  <si>
+    <t>kappa.social.ngo@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Ghioceilor, 2</t>
+  </si>
+  <si>
+    <t>Ghioceilor, 2</t>
+  </si>
+  <si>
+    <t>Asociaţia Obştească „Comunitate în Acțiune - Sîngerei”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620006028</t>
+  </si>
+  <si>
+    <t>2025-08-04</t>
+  </si>
+  <si>
+    <t>076841587</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61584082225145</t>
+  </si>
+  <si>
+    <t>comunitate.actiune.singerei@gmail.com</t>
+  </si>
+  <si>
+    <t>Sîngerei, Singerei, Costache Conache, 8</t>
+  </si>
+  <si>
+    <t>Asociația Obștească “Școala Emoțiilor”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620010027</t>
+  </si>
+  <si>
+    <t>2025-11-17</t>
+  </si>
+  <si>
+    <t>068334850</t>
+  </si>
+  <si>
+    <t>scoalaemotiilor.ong@gmail.com</t>
+  </si>
+  <si>
+    <t>Dialog Alternativ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620004477</t>
+  </si>
+  <si>
+    <t>2023-05-22</t>
+  </si>
+  <si>
+    <t>www.facebook.com/dialogalternativ</t>
+  </si>
+  <si>
+    <t>dialogalternativ@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, V. Dokuceaev, 6</t>
+  </si>
+  <si>
+    <t>V. Dokuceaev, 6</t>
+  </si>
+  <si>
+    <t>Asociatia Obsteasca Druc Marcela Art</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023012434</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>060908750</t>
+  </si>
+  <si>
+    <t>aodrucmarcelaart@gmail.com</t>
+  </si>
+  <si>
+    <t>Asociația Obștească „WISE Resource Center”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620001211</t>
+  </si>
+  <si>
+    <t>2024-01-24</t>
+  </si>
+  <si>
+    <t>068166997</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61579798073608</t>
+  </si>
+  <si>
+    <t>victoria.condrat@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, N. Testemitanu, 19/5, ap.9</t>
+  </si>
+  <si>
+    <t>N. Testemitanu, 19/5, ap.9</t>
+  </si>
+  <si>
+    <t>Asociația pentru Educaţie, Implicare Civică şi Progres „AVANTI”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620001827</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>+373 796 49 215</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/AvantiMoldova</t>
+  </si>
+  <si>
+    <t>avantimoldova@gmail.com</t>
+  </si>
+  <si>
+    <t>Ungheni, Ungheni, Romană, 35</t>
+  </si>
+  <si>
+    <t>Centrul Media pentru Tineri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1014620002619</t>
+  </si>
+  <si>
+    <t>2003-07-18</t>
+  </si>
+  <si>
+    <t>www.tineri.md</t>
+  </si>
+  <si>
+    <t>veronica.boboc30@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Alexei Mateevici, 46/1</t>
+  </si>
+  <si>
+    <t>Alexei Mateevici, 46/1</t>
+  </si>
+  <si>
+    <t>Asociația Națională a Bolnavilor de TB din RM „SMIT” (Societatea Moldovei Împotriva Tuberculozei)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620008761</t>
+  </si>
+  <si>
+    <t>2010-11-29</t>
+  </si>
+  <si>
+    <t>www.smitmd.wordpress.com</t>
+  </si>
+  <si>
+    <t>smit_tb@yahoo.com</t>
+  </si>
+  <si>
+    <t>Municipiul Bălți, Balti, Ștefan cel Mare 28  ap 36 scara 3 demisol, Stefan cel Mare 28</t>
+  </si>
+  <si>
+    <t>Centrul de Asistență Socilală „Casa Speranțelor”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620002800</t>
+  </si>
+  <si>
+    <t>2001-10-21</t>
+  </si>
+  <si>
+    <t>www.casasperantelor</t>
+  </si>
+  <si>
+    <t>casa.speran2001@gmail.com</t>
+  </si>
+  <si>
+    <t>Soroca, Soroca, Alexandru cel Bun, 39/6</t>
+  </si>
+  <si>
+    <t>Alexandru cel Bun, 39/6</t>
+  </si>
+  <si>
+    <t>A.O.A.P.D."VIITORUL"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620007383</t>
+  </si>
+  <si>
+    <t>2024-06-06</t>
+  </si>
+  <si>
+    <t>aopdviitorul@gmail.com</t>
+  </si>
+  <si>
+    <t>AO SinCopa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620004304</t>
+  </si>
+  <si>
+    <t>2024-04-03</t>
+  </si>
+  <si>
+    <t>069822062</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/asociatia.obsteasca.sinecopa</t>
+  </si>
+  <si>
+    <t>ina.panfil1@gmail.com</t>
+  </si>
+  <si>
+    <t>Florești, Radulenii Vechi, 1, 1</t>
+  </si>
+  <si>
+    <t>1, 1</t>
+  </si>
+  <si>
+    <t>AO TARSMI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1018620004699</t>
+  </si>
+  <si>
+    <t>2018-11-02</t>
+  </si>
+  <si>
+    <t>directortuk@gmail.com</t>
+  </si>
+  <si>
+    <t>AO Centrul European "Pro-Europa" in Comrat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620000633</t>
+  </si>
+  <si>
+    <t>2012-12-25</t>
+  </si>
+  <si>
+    <t>proeuropa.md</t>
+  </si>
+  <si>
+    <t>proeuropamd@gmail.com</t>
+  </si>
+  <si>
+    <t>UTAG, Comrat, Str. Victoriei, 58</t>
+  </si>
+  <si>
+    <t>Abstract-Press</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620007835</t>
+  </si>
+  <si>
+    <t>2020-11-11</t>
+  </si>
+  <si>
+    <t>079372084</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>ABSTRACT.PRESSS@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Podgorenilor, 40/2</t>
+  </si>
+  <si>
+    <t>Podgorenilor, 40/2</t>
+  </si>
+  <si>
+    <t>AO Asociația pentru dezvoltare rurală ”Avânt”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620004854</t>
+  </si>
+  <si>
+    <t>2017-08-18</t>
+  </si>
+  <si>
+    <t>http://www.ecovillage.md/</t>
+  </si>
+  <si>
+    <t>ecovillage@ecovisio.org</t>
+  </si>
+  <si>
+    <t>Criuleni, Riscova, str. Ștefan cel Mare, 107</t>
+  </si>
+  <si>
+    <t>str. Ștefan cel Mare, 107</t>
+  </si>
+  <si>
+    <t>Centrul Național de Studii și Informare pentru Problemele Femeii „Parteneriat pentru Dezvoltare”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1015620001365</t>
+  </si>
+  <si>
+    <t>1998-10-16</t>
+  </si>
+  <si>
+    <t>https://progen.md/</t>
+  </si>
+  <si>
+    <t>progen@cpd.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Tighina, 23/1</t>
+  </si>
+  <si>
+    <t>Tighina, 23/1</t>
+  </si>
+  <si>
+    <t>OO Liga Femeilor Poloneze din Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620005202</t>
+  </si>
+  <si>
+    <t>1998-05-21</t>
+  </si>
+  <si>
+    <t>079584478</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/Liga.kobet.polskih/</t>
+  </si>
+  <si>
+    <t>liga.kobiet.polskich.rm@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Mateevici, 109/1</t>
+  </si>
+  <si>
+    <t>Mateevici, 109/1</t>
+  </si>
+  <si>
+    <t>Institutul Euro-Atlantic pentru Consolidarea Rezilienței</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620004374</t>
+  </si>
+  <si>
+    <t>2023-05-19</t>
+  </si>
+  <si>
+    <t>https://euroatlantic.md/</t>
+  </si>
+  <si>
+    <t>office@euroatlantic.md</t>
+  </si>
+  <si>
+    <t>AO "Asocatia Companiilor Inovative "South Innovation Alliance"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620006935</t>
+  </si>
+  <si>
+    <t>2025-08-19</t>
+  </si>
+  <si>
+    <t>+373 60 69 40 48</t>
+  </si>
+  <si>
+    <t>https://siahub.md/</t>
+  </si>
+  <si>
+    <t>info@siahub.md</t>
+  </si>
+  <si>
+    <t>UTAG, Comrat, Fedico, 39 808</t>
+  </si>
+  <si>
+    <t>Fedico, 39 808</t>
+  </si>
+  <si>
+    <t>Asociaţia Obştească Liga Studenţilor Originari din Republica Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620006702</t>
+  </si>
+  <si>
+    <t>2020-09-17</t>
+  </si>
+  <si>
+    <t>+33 69 51 40 80 7</t>
+  </si>
+  <si>
+    <t>liga.sorm@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, str. Mihai Viteazu, 15</t>
+  </si>
+  <si>
+    <t>str. Mihai Viteazu, 15</t>
+  </si>
+  <si>
+    <t>ACTED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1022620001893</t>
+  </si>
+  <si>
+    <t>2022-07-03</t>
+  </si>
+  <si>
+    <t>+373 60 463 439</t>
+  </si>
+  <si>
+    <t>fabrice.amaudruz@acted.org</t>
+  </si>
+  <si>
+    <t>„HACON-NGO” Instituție Privată</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620004913</t>
+  </si>
+  <si>
+    <t>2017-09-04</t>
+  </si>
+  <si>
+    <t>hacon.ngo@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Dacia, 30/1</t>
+  </si>
+  <si>
+    <t>Asociaţia Obştească „Ethos Cultural Moldova”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620004703</t>
+  </si>
+  <si>
+    <t>2025-06-06</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/ethoscultural</t>
+  </si>
+  <si>
+    <t>ethoscultural.ong@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Ialoveni, 102/1, of.</t>
+  </si>
+  <si>
+    <t>Ialoveni, 102/1, of.</t>
+  </si>
+  <si>
+    <t>Asociația Arhiviștilor din Republica Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620009328</t>
+  </si>
+  <si>
+    <t>2025-11-05</t>
+  </si>
+  <si>
+    <t>0685 27 976</t>
+  </si>
+  <si>
+    <t>asociatia.arhivistilor@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, str. Sprâncenoaia, 5E</t>
+  </si>
+  <si>
+    <t>Centrul de Resurse Juridice din Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620008129</t>
+  </si>
+  <si>
+    <t>2010-11-15</t>
+  </si>
+  <si>
+    <t>+373 22) 843 601</t>
+  </si>
+  <si>
+    <t>contact@crjm.org</t>
+  </si>
+  <si>
+    <t>Asociația Obștească „Centrul pentru promovarea siguranței în Internet, prezervarea și valorificarea tezaurului digital „sigURL”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620007040</t>
+  </si>
+  <si>
+    <t>2024-05-21</t>
+  </si>
+  <si>
+    <t>ao@sigurl.online</t>
+  </si>
+  <si>
+    <t>Idei Acțiuni Realizări</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620002484</t>
+  </si>
+  <si>
+    <t>2023-03-28</t>
+  </si>
+  <si>
+    <t>natalia.stamati@atas.gov.md</t>
+  </si>
+  <si>
+    <t>Strășeni, Straseni, Ion Caraciobanu, 27A</t>
+  </si>
+  <si>
+    <t>Ion Caraciobanu, 27A</t>
+  </si>
+  <si>
+    <t>Asociația Teatrală ,,PRINȚUL NEGRU "</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620001654</t>
+  </si>
+  <si>
+    <t>2025-02-24</t>
+  </si>
+  <si>
+    <t>sregoutriboi@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Sucevița, Sucevița</t>
+  </si>
+  <si>
+    <t>Ungheni, Ungheni, Sucevița, Sucevița</t>
+  </si>
+  <si>
+    <t>Общественная организация "Общество защиты прав пациентов "ГЛИН""</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	010716717</t>
+  </si>
+  <si>
+    <t>2017-07-16</t>
+  </si>
+  <si>
+    <t>pacientypmr.ucoz.org</t>
+  </si>
+  <si>
+    <t>pacientypmr@gmail.com</t>
+  </si>
+  <si>
+    <t>Tiraspol, Tiraspol , Мира, 50/35А</t>
+  </si>
+  <si>
+    <t>Мира, 50/35А</t>
+  </si>
+  <si>
+    <t>Asociatia Obsteasca Comunitatea Sprint Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620006925</t>
+  </si>
+  <si>
+    <t>079332312</t>
+  </si>
+  <si>
+    <t>https://sprintmoldova.com/</t>
+  </si>
+  <si>
+    <t>silviabrasoveanu@yahoo.fr</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Mircea cel Batrin, 39</t>
+  </si>
+  <si>
+    <t>Mircea cel Batrin, 39</t>
+  </si>
+  <si>
+    <t>Hospices of Hope</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620003086</t>
+  </si>
+  <si>
+    <t>2017-05-24</t>
+  </si>
+  <si>
+    <t>www.hospicesofhope.md</t>
+  </si>
+  <si>
+    <t>daniela@hospicesofhope.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Bd. Gagarin, 10</t>
+  </si>
+  <si>
+    <t>Bd. Gagarin, 10</t>
+  </si>
+  <si>
+    <t>SOARTA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620000203</t>
+  </si>
+  <si>
+    <t>2002-06-20</t>
+  </si>
+  <si>
+    <t>069182226</t>
+  </si>
+  <si>
+    <t>www.soarta.org</t>
+  </si>
+  <si>
+    <t>director.soarta@gmail.com</t>
+  </si>
+  <si>
+    <t>Soroca, Soroca, Mateevici, 1</t>
+  </si>
+  <si>
+    <t>Mateevici, 1</t>
+  </si>
+  <si>
+    <t>Drumuri către orizonturi noi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620010374</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/share/18H3uVW9ob/?mibextid=wwXIfr</t>
+  </si>
+  <si>
+    <t>rataludmila@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Liviu Deleanu, 5/6</t>
+  </si>
+  <si>
+    <t>Liviu Deleanu, 5/6</t>
+  </si>
+  <si>
+    <t>AO Centrul pentru Initiative Civile FREEDOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1015620004414</t>
+  </si>
+  <si>
+    <t>2025-08-06</t>
+  </si>
+  <si>
+    <t>069824881</t>
+  </si>
+  <si>
+    <t>gagauzmedia</t>
+  </si>
+  <si>
+    <t>veronikasyrbu8@gmail.com</t>
+  </si>
+  <si>
+    <t>UTAG, Comrat, Sciusev, 6</t>
+  </si>
+  <si>
+    <t>Sciusev, 6</t>
+  </si>
+  <si>
+    <t>BETHANIA AO ACC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1011620002249</t>
+  </si>
+  <si>
+    <t>2001-02-15</t>
+  </si>
+  <si>
+    <t>bethania.md</t>
+  </si>
+  <si>
+    <t>bethania.info@gmail.com</t>
+  </si>
+  <si>
+    <t>Anenii Noi, Tintareni, Stefan cel Mare, 13</t>
+  </si>
+  <si>
+    <t>Patapii Sorina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620004736</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>069427669</t>
+  </si>
+  <si>
+    <t>Burlănestenii de Pretutindeni</t>
+  </si>
+  <si>
+    <t>sorinapatapii@gmail.com</t>
+  </si>
+  <si>
+    <t>Edineț, Burlanesti, Nicolae Iorga, 1</t>
+  </si>
+  <si>
+    <t>Nicolae Iorga, 1</t>
+  </si>
+  <si>
+    <t>Asociația Obștească „Într-un ritm”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620001713</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>078678128</t>
+  </si>
+  <si>
+    <t>cigolea.olesea93@gmail.com</t>
+  </si>
+  <si>
+    <t>AO Cobuscă-Vale Frumoasă</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620005998</t>
+  </si>
+  <si>
+    <t>2024-04-22</t>
+  </si>
+  <si>
+    <t>cobusca.vale.frumoasa@gmail.com</t>
+  </si>
+  <si>
+    <t>AO Societatea Auditorilor și Managerilor Energetici din România și Republica Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620005777</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>069152299</t>
+  </si>
+  <si>
+    <t>samermoldova@gmail.com</t>
+  </si>
+  <si>
+    <t>A.O. “Viața fără cancer “</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1014620004635</t>
+  </si>
+  <si>
+    <t>2014-06-26</t>
+  </si>
+  <si>
+    <t>Www.viatafaracancer.org</t>
+  </si>
+  <si>
+    <t>vfcancer@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Mircea cel batran, 20/3</t>
+  </si>
+  <si>
+    <t>Mircea cel batran, 20/3</t>
+  </si>
+  <si>
+    <t>Test ONG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2004015558448</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>www.trigava.com</t>
+  </si>
+  <si>
+    <t>ionm8383@gmail.com</t>
+  </si>
+  <si>
+    <t>Cahul, Badicul Moldovenesc, Morii, 22</t>
+  </si>
+  <si>
+    <t>Morii, 22</t>
+  </si>
+  <si>
+    <t>AO Soteria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1016620007021</t>
+  </si>
+  <si>
+    <t>2009-01-21</t>
+  </si>
+  <si>
+    <t>consiliere-psihologica.com</t>
+  </si>
+  <si>
+    <t>bogatiisvetlana@list.ru</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Cuza Voda, 41/2</t>
+  </si>
+  <si>
+    <t>Cuza Voda, 41/2</t>
+  </si>
+  <si>
+    <t>Centrul Pro Marshall din Republica Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620000215</t>
+  </si>
+  <si>
+    <t>2002-06-18</t>
+  </si>
+  <si>
+    <t>www.promarshall.md</t>
+  </si>
+  <si>
+    <t>info.promarshall@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, bd. Ștefan cel Mare și Sfânt, 182</t>
+  </si>
+  <si>
+    <t>bd. Ștefan cel Mare și Sfânt, 182</t>
+  </si>
+  <si>
+    <t>Asociația Raională de Educare a Adulților "Prutul de Sus" (AO AREAP)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620006099</t>
+  </si>
+  <si>
+    <t>2010-05-14</t>
+  </si>
+  <si>
+    <t>Facebook: AO AREAP</t>
+  </si>
+  <si>
+    <t>mdareap@gmail.com</t>
+  </si>
+  <si>
+    <t>Edineț, Edinet, Independenței, 53</t>
+  </si>
+  <si>
+    <t>Independenței, 53</t>
+  </si>
+  <si>
+    <t>Asociaţia Obștească „VERDE E MOLDOVA”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620008477</t>
+  </si>
+  <si>
+    <t>2012-12-07</t>
+  </si>
+  <si>
+    <t>060233006</t>
+  </si>
+  <si>
+    <t>www.vem.md</t>
+  </si>
+  <si>
+    <t>verdeemoldova@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, București, 71</t>
+  </si>
+  <si>
+    <t>București, 71</t>
+  </si>
+  <si>
+    <t>Asociatia de hemofilie si tulburari de coaugulate din moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023011725</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>068884910</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/view/asociaia-de-hemofilie-i-tulbur/</t>
+  </si>
+  <si>
+    <t>asociatia.ahtcm@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Bd. Traian, 6/2</t>
+  </si>
+  <si>
+    <t>Bd. Traian, 6/2</t>
+  </si>
+  <si>
+    <t>Institutul de Mobilitate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620001890</t>
+  </si>
+  <si>
+    <t>2023-02-27</t>
+  </si>
+  <si>
+    <t>069658116</t>
+  </si>
+  <si>
+    <t>mobilitate.md</t>
+  </si>
+  <si>
+    <t>mobilitate.md@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Pandurilor, 20</t>
+  </si>
+  <si>
+    <t>Pandurilor, 20</t>
+  </si>
+  <si>
+    <t>Asociație obștească Clubul Sportiv de Dans NIKA DANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620007970</t>
+  </si>
+  <si>
+    <t>2024-06-13</t>
+  </si>
+  <si>
+    <t>068873618</t>
+  </si>
+  <si>
+    <t>nu</t>
+  </si>
+  <si>
+    <t>muturniuc.alexandru.98@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Matei Basarab, 7/2</t>
+  </si>
+  <si>
+    <t>Matei Basarab, 7/2</t>
+  </si>
+  <si>
+    <t>„Devotament,. Abilitate. Reziliență.”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620012301</t>
+  </si>
+  <si>
+    <t>2024-11-29</t>
+  </si>
+  <si>
+    <t>+373 69 02 17 46</t>
+  </si>
+  <si>
+    <t>aodar.24@gmail.com</t>
+  </si>
+  <si>
+    <t>Echipa de Fotbal de Amatori din Satul Visoca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1021620003409</t>
+  </si>
+  <si>
+    <t>2021-05-05</t>
+  </si>
+  <si>
+    <t>lipsă</t>
+  </si>
+  <si>
+    <t>marinspoiala93@gmail.com</t>
+  </si>
+  <si>
+    <t>Soroca, Visoca, Str.Piața, 1</t>
+  </si>
+  <si>
+    <t>Str.Piața, 1</t>
+  </si>
+  <si>
+    <t>AO,,Mamele La Putere''</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023027131</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>069288472</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/mamelelaputere?igsh=MWJxZ3BtOTZheHJneg==</t>
+  </si>
+  <si>
+    <t>mamelelaputere@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Mihail Sadoveanu, 17</t>
+  </si>
+  <si>
+    <t>Mihail Sadoveanu, 17</t>
+  </si>
+  <si>
+    <t>Organizatia de Tineret Buțeni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023025089</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>otbuteni@gmail.com</t>
+  </si>
+  <si>
+    <t>Hîncești, Buteni, str. VALEA GĂLBENIŢEI, 26</t>
+  </si>
+  <si>
+    <t>str. VALEA GĂLBENIŢEI, 26</t>
+  </si>
+  <si>
+    <t>Centrul pentru Voluntariat Tighina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620006176</t>
+  </si>
+  <si>
+    <t>2002-12-25</t>
+  </si>
+  <si>
+    <t>vcislaru@yahoo.com</t>
+  </si>
+  <si>
+    <t>Căușeni, Causeni, A. Mateevici, 20</t>
+  </si>
+  <si>
+    <t>A. Mateevici, 20</t>
+  </si>
+  <si>
+    <t>Asociația obștească "RuinUP"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620007379</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>mihailiucmatronela@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, str. Doctor Tudor Strișcă, nr. 8/1</t>
+  </si>
+  <si>
+    <t>str. Doctor Tudor Strișcă, nr. 8/1</t>
+  </si>
+  <si>
+    <t>A.O. POIANA SOCILOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620004688</t>
+  </si>
+  <si>
+    <t>poianasocilor@gmail.com</t>
+  </si>
+  <si>
+    <t>Asociația Veteranilor Războiului pentru Independență a Serviciului de Informații și Securitate al Republicii Moldova (denumire prescurtată) AVRISISRM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1014620003513</t>
+  </si>
+  <si>
+    <t>2014-05-14</t>
+  </si>
+  <si>
+    <t>079415575</t>
+  </si>
+  <si>
+    <t>www.avrisisrm.md</t>
+  </si>
+  <si>
+    <t>info@avrisisrm.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, AlEXANDR  Pușkin, 22</t>
+  </si>
+  <si>
+    <t>AlEXANDR  Pușkin, 22</t>
+  </si>
+  <si>
+    <t>A.O. VREAU SA CRED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620005152</t>
+  </si>
+  <si>
+    <t>2020-07-14</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/vreausacred2020?rdid=eXn2nd1IwnoUwCdw&amp;share_url=https%3A%2F%2Fwww.facebook.com%2Fshare%2F1EDReN9mMu%2F#</t>
+  </si>
+  <si>
+    <t>aovsc.md@gmail.com</t>
+  </si>
+  <si>
+    <t>UTAG, Ceadir-Lunga, MECINICOV, 39</t>
+  </si>
+  <si>
+    <t>MECINICOV, 39</t>
+  </si>
+  <si>
+    <t>A.O. Vreau sa cred</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620005151</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/share/1LK4tHfH7V/</t>
+  </si>
+  <si>
+    <t>respectfemina@gmail.com</t>
+  </si>
+  <si>
+    <t>UTAG, Ceadir-Lunga, LENIN, 54</t>
+  </si>
+  <si>
+    <t>LENIN, 54</t>
+  </si>
+  <si>
+    <t>AO Fotbal Club Bardar-Ialoveni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	10024620005286</t>
+  </si>
+  <si>
+    <t>fcbardar@gmail.com</t>
+  </si>
+  <si>
+    <t>AO Centrul de Informare și Documentare privind Drepturile Copilului din Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620007454</t>
+  </si>
+  <si>
+    <t>1999-08-12</t>
+  </si>
+  <si>
+    <t>069390702</t>
+  </si>
+  <si>
+    <t>https://drepturilecopilului.md/index.php?lang=ro</t>
+  </si>
+  <si>
+    <t>office@ciddc.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Eugen Coca, 15</t>
+  </si>
+  <si>
+    <t>Eugen Coca, 15</t>
+  </si>
+  <si>
+    <t>AO Centrul Creștin IMPACT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620007615</t>
+  </si>
+  <si>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>impactstefanvoda@gmail.com</t>
+  </si>
+  <si>
+    <t>Asociația Obștească „Civic Hub”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620013397</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/aocivichub</t>
+  </si>
+  <si>
+    <t>ao.civic.hub@gmail.com</t>
+  </si>
+  <si>
+    <t>Cimișlia, Cimislia, Decebal, 18/1</t>
+  </si>
+  <si>
+    <t>Decebal, 18/1</t>
+  </si>
+  <si>
+    <t>AO „Andromeda”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1015620007736</t>
+  </si>
+  <si>
+    <t>2015-08-17</t>
+  </si>
+  <si>
+    <t>+373 601 43 676</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/view/bpafanasietalpa/pagina-de-pornire</t>
+  </si>
+  <si>
+    <t>alexandrasocol5@gmail.com</t>
+  </si>
+  <si>
+    <t>Rezina, Tareuca, Ștefan cel Mare și Sfânt, 1</t>
+  </si>
+  <si>
+    <t>Ștefan cel Mare și Sfânt, 1</t>
+  </si>
+  <si>
+    <t>Cahul Philharmonic Society</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620005496</t>
+  </si>
+  <si>
+    <t>2023-06-22</t>
+  </si>
+  <si>
+    <t>079909241</t>
+  </si>
+  <si>
+    <t>filarmonicacahul@gmail.com</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, Bd. Victoriei, 18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -6797,67 +8363,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I294"/>
+  <dimension ref="A1:I375"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="176.814" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="199.237" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="102.546" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="102.546" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -11005,313 +12571,313 @@
         <v>162</v>
       </c>
       <c r="G144" t="s">
         <v>1055</v>
       </c>
       <c r="H144" t="s">
         <v>1056</v>
       </c>
       <c r="I144" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>1058</v>
       </c>
       <c r="C145" t="s">
         <v>1059</v>
       </c>
       <c r="D145" t="s">
         <v>1060</v>
       </c>
-      <c r="E145" t="s">
+      <c r="E145">
+        <v>37329984842</v>
+      </c>
+      <c r="F145" t="s">
         <v>1061</v>
       </c>
-      <c r="F145" t="s">
+      <c r="G145" t="s">
         <v>1062</v>
       </c>
-      <c r="G145" t="s">
+      <c r="H145" t="s">
         <v>1063</v>
       </c>
-      <c r="H145" t="s">
+      <c r="I145" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C146" t="s">
         <v>1066</v>
       </c>
-      <c r="C146" t="s">
+      <c r="D146" t="s">
         <v>1067</v>
       </c>
-      <c r="D146" t="s">
+      <c r="E146">
+        <v>37369365052</v>
+      </c>
+      <c r="F146" t="s">
         <v>1068</v>
       </c>
-      <c r="E146">
-[...2 lines deleted...]
-      <c r="F146" t="s">
+      <c r="G146" t="s">
         <v>1069</v>
       </c>
-      <c r="G146" t="s">
+      <c r="H146" t="s">
         <v>1070</v>
       </c>
-      <c r="H146" t="s">
+      <c r="I146" t="s">
         <v>1071</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C147" t="s">
         <v>1073</v>
       </c>
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>1074</v>
       </c>
-      <c r="D147" t="s">
+      <c r="E147" t="s">
         <v>1075</v>
-      </c>
-[...1 lines deleted...]
-        <v>37369365052</v>
       </c>
       <c r="F147" t="s">
         <v>1076</v>
       </c>
       <c r="G147" t="s">
         <v>1077</v>
       </c>
       <c r="H147" t="s">
         <v>1078</v>
       </c>
       <c r="I147" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>1080</v>
       </c>
       <c r="C148" t="s">
         <v>1081</v>
       </c>
       <c r="D148" t="s">
+        <v>884</v>
+      </c>
+      <c r="E148" t="s">
+        <v>247</v>
+      </c>
+      <c r="F148" t="s">
+        <v>21</v>
+      </c>
+      <c r="G148" t="s">
         <v>1082</v>
       </c>
-      <c r="E148" t="s">
+      <c r="H148" t="s">
         <v>1083</v>
       </c>
-      <c r="F148" t="s">
+      <c r="I148" t="s">
         <v>1084</v>
-      </c>
-[...7 lines deleted...]
-        <v>1087</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E149" t="s">
         <v>1088</v>
       </c>
-      <c r="C149" t="s">
+      <c r="F149" t="s">
         <v>1089</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G149" t="s">
         <v>1090</v>
       </c>
       <c r="H149" t="s">
         <v>1091</v>
       </c>
       <c r="I149" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>1093</v>
       </c>
       <c r="C150" t="s">
         <v>1094</v>
       </c>
       <c r="D150" t="s">
         <v>1095</v>
       </c>
-      <c r="E150" t="s">
+      <c r="E150">
+        <v>37378355853</v>
+      </c>
+      <c r="F150" t="s">
         <v>1096</v>
       </c>
-      <c r="F150" t="s">
+      <c r="G150" t="s">
         <v>1097</v>
       </c>
-      <c r="G150" t="s">
+      <c r="H150" t="s">
         <v>1098</v>
       </c>
-      <c r="H150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I150" t="s">
-        <v>1100</v>
+        <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D151" t="s">
         <v>1101</v>
       </c>
-      <c r="C151" t="s">
+      <c r="E151" t="s">
         <v>1102</v>
       </c>
-      <c r="D151" t="s">
+      <c r="F151" t="s">
         <v>1103</v>
       </c>
-      <c r="E151">
-[...2 lines deleted...]
-      <c r="F151" t="s">
+      <c r="G151" t="s">
         <v>1104</v>
       </c>
-      <c r="G151" t="s">
+      <c r="H151" t="s">
         <v>1105</v>
       </c>
-      <c r="H151" t="s">
+      <c r="I151" t="s">
         <v>1106</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>1107</v>
       </c>
       <c r="C152" t="s">
         <v>1108</v>
       </c>
       <c r="D152" t="s">
         <v>1109</v>
       </c>
       <c r="E152" t="s">
         <v>1110</v>
       </c>
       <c r="F152" t="s">
         <v>1111</v>
       </c>
       <c r="G152" t="s">
         <v>1112</v>
       </c>
       <c r="H152" t="s">
         <v>1113</v>
       </c>
       <c r="I152" t="s">
-        <v>1114</v>
+        <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C153" t="s">
         <v>1115</v>
       </c>
-      <c r="C153" t="s">
+      <c r="D153" t="s">
         <v>1116</v>
       </c>
-      <c r="D153" t="s">
+      <c r="E153">
+        <v>79033684</v>
+      </c>
+      <c r="F153" t="s">
         <v>1117</v>
       </c>
-      <c r="E153" t="s">
+      <c r="G153" t="s">
         <v>1118</v>
       </c>
-      <c r="F153" t="s">
+      <c r="H153" t="s">
         <v>1119</v>
       </c>
-      <c r="G153" t="s">
+      <c r="I153" t="s">
         <v>1120</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C154" t="s">
         <v>1122</v>
       </c>
-      <c r="C154" t="s">
+      <c r="D154" t="s">
         <v>1123</v>
       </c>
-      <c r="D154" t="s">
+      <c r="E154" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>79033684</v>
       </c>
       <c r="F154" t="s">
         <v>1125</v>
       </c>
       <c r="G154" t="s">
         <v>1126</v>
       </c>
       <c r="H154" t="s">
         <v>1127</v>
       </c>
       <c r="I154" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>1129</v>
       </c>
       <c r="C155" t="s">
         <v>1130</v>
       </c>
       <c r="D155" t="s">
@@ -11366,213 +12932,213 @@
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>1145</v>
       </c>
       <c r="C157" t="s">
         <v>1146</v>
       </c>
       <c r="D157" t="s">
         <v>1147</v>
       </c>
       <c r="E157" t="s">
         <v>1148</v>
       </c>
       <c r="F157" t="s">
         <v>1149</v>
       </c>
       <c r="G157" t="s">
         <v>1150</v>
       </c>
       <c r="H157" t="s">
         <v>1151</v>
       </c>
       <c r="I157" t="s">
-        <v>1152</v>
+        <v>21</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C158" t="s">
         <v>1153</v>
       </c>
-      <c r="C158" t="s">
+      <c r="D158" t="s">
         <v>1154</v>
       </c>
-      <c r="D158" t="s">
+      <c r="E158" t="s">
         <v>1155</v>
       </c>
-      <c r="E158" t="s">
+      <c r="F158" t="s">
         <v>1156</v>
       </c>
-      <c r="F158" t="s">
+      <c r="G158" t="s">
         <v>1157</v>
       </c>
-      <c r="G158" t="s">
+      <c r="H158" t="s">
         <v>1158</v>
       </c>
-      <c r="H158" t="s">
+      <c r="I158" t="s">
         <v>1159</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>1160</v>
       </c>
       <c r="C159" t="s">
         <v>1161</v>
       </c>
       <c r="D159" t="s">
         <v>1162</v>
       </c>
       <c r="E159" t="s">
         <v>1163</v>
       </c>
       <c r="F159" t="s">
         <v>1164</v>
       </c>
       <c r="G159" t="s">
         <v>1165</v>
       </c>
       <c r="H159" t="s">
         <v>1166</v>
       </c>
       <c r="I159" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C160" t="s">
         <v>1168</v>
       </c>
-      <c r="C160" t="s">
+      <c r="D160" t="s">
         <v>1169</v>
       </c>
-      <c r="D160" t="s">
+      <c r="E160" t="s">
         <v>1170</v>
       </c>
-      <c r="E160" t="s">
+      <c r="F160" t="s">
         <v>1171</v>
       </c>
-      <c r="F160" t="s">
+      <c r="G160" t="s">
         <v>1172</v>
       </c>
-      <c r="G160" t="s">
+      <c r="H160" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174</v>
       </c>
       <c r="I160" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>1175</v>
       </c>
       <c r="C161" t="s">
         <v>1176</v>
       </c>
       <c r="D161" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E161" t="s">
         <v>1177</v>
       </c>
-      <c r="E161" t="s">
+      <c r="F161" t="s">
         <v>1178</v>
       </c>
-      <c r="F161" t="s">
+      <c r="G161" t="s">
         <v>1179</v>
       </c>
-      <c r="G161" t="s">
+      <c r="H161" t="s">
         <v>1180</v>
       </c>
-      <c r="H161" t="s">
+      <c r="I161" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C162" t="s">
         <v>1183</v>
       </c>
-      <c r="C162" t="s">
+      <c r="D162" t="s">
         <v>1184</v>
       </c>
-      <c r="D162" t="s">
-[...2 lines deleted...]
-      <c r="E162" t="s">
+      <c r="E162">
+        <v>37361005100</v>
+      </c>
+      <c r="F162" t="s">
         <v>1185</v>
       </c>
-      <c r="F162" t="s">
+      <c r="G162" t="s">
         <v>1186</v>
       </c>
-      <c r="G162" t="s">
+      <c r="H162" t="s">
         <v>1187</v>
       </c>
-      <c r="H162" t="s">
+      <c r="I162" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C163" t="s">
         <v>1190</v>
       </c>
-      <c r="C163" t="s">
+      <c r="D163" t="s">
         <v>1191</v>
       </c>
-      <c r="D163" t="s">
+      <c r="E163" t="s">
         <v>1192</v>
-      </c>
-[...1 lines deleted...]
-        <v>37361005100</v>
       </c>
       <c r="F163" t="s">
         <v>1193</v>
       </c>
       <c r="G163" t="s">
         <v>1194</v>
       </c>
       <c r="H163" t="s">
         <v>1195</v>
       </c>
       <c r="I163" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>1197</v>
       </c>
       <c r="C164" t="s">
         <v>1198</v>
       </c>
       <c r="D164" t="s">
@@ -11585,284 +13151,284 @@
         <v>1201</v>
       </c>
       <c r="G164" t="s">
         <v>1202</v>
       </c>
       <c r="H164" t="s">
         <v>1203</v>
       </c>
       <c r="I164" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>1205</v>
       </c>
       <c r="C165" t="s">
         <v>1206</v>
       </c>
       <c r="D165" t="s">
         <v>1207</v>
       </c>
-      <c r="E165" t="s">
+      <c r="E165">
+        <v>37369043338</v>
+      </c>
+      <c r="F165" t="s">
         <v>1208</v>
       </c>
-      <c r="F165" t="s">
+      <c r="G165" t="s">
         <v>1209</v>
       </c>
-      <c r="G165" t="s">
+      <c r="H165" t="s">
         <v>1210</v>
       </c>
-      <c r="H165" t="s">
+      <c r="I165" t="s">
         <v>1211</v>
-      </c>
-[...1 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C166" t="s">
         <v>1213</v>
       </c>
-      <c r="C166" t="s">
+      <c r="D166" t="s">
         <v>1214</v>
       </c>
-      <c r="D166" t="s">
+      <c r="E166" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>37369043338</v>
       </c>
       <c r="F166" t="s">
         <v>1216</v>
       </c>
       <c r="G166" t="s">
         <v>1217</v>
       </c>
       <c r="H166" t="s">
-        <v>1218</v>
+        <v>191</v>
       </c>
       <c r="I166" t="s">
-        <v>1219</v>
+        <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D167" t="s">
         <v>1220</v>
       </c>
-      <c r="C167" t="s">
+      <c r="E167" t="s">
         <v>1221</v>
       </c>
-      <c r="D167" t="s">
+      <c r="F167" t="s">
         <v>1222</v>
       </c>
-      <c r="E167" t="s">
+      <c r="G167" t="s">
         <v>1223</v>
       </c>
-      <c r="F167" t="s">
+      <c r="H167" t="s">
         <v>1224</v>
       </c>
-      <c r="G167" t="s">
+      <c r="I167" t="s">
         <v>1225</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>1226</v>
       </c>
       <c r="C168" t="s">
         <v>1227</v>
       </c>
       <c r="D168" t="s">
         <v>1228</v>
       </c>
-      <c r="E168" t="s">
+      <c r="E168">
+        <v>37367472274</v>
+      </c>
+      <c r="F168" t="s">
         <v>1229</v>
       </c>
-      <c r="F168" t="s">
+      <c r="G168" t="s">
         <v>1230</v>
       </c>
-      <c r="G168" t="s">
+      <c r="H168" t="s">
         <v>1231</v>
       </c>
-      <c r="H168" t="s">
+      <c r="I168" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C169" t="s">
         <v>1234</v>
       </c>
-      <c r="C169" t="s">
+      <c r="D169" t="s">
         <v>1235</v>
       </c>
-      <c r="D169" t="s">
+      <c r="E169" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>37367472274</v>
       </c>
       <c r="F169" t="s">
         <v>1237</v>
       </c>
       <c r="G169" t="s">
         <v>1238</v>
       </c>
       <c r="H169" t="s">
         <v>1239</v>
       </c>
       <c r="I169" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>1241</v>
       </c>
       <c r="C170" t="s">
         <v>1242</v>
       </c>
       <c r="D170" t="s">
         <v>1243</v>
       </c>
-      <c r="E170" t="s">
+      <c r="E170">
+        <v>94702251517</v>
+      </c>
+      <c r="F170" t="s">
         <v>1244</v>
       </c>
-      <c r="F170" t="s">
+      <c r="G170" t="s">
         <v>1245</v>
       </c>
-      <c r="G170" t="s">
+      <c r="H170" t="s">
         <v>1246</v>
       </c>
-      <c r="H170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I170" t="s">
-        <v>1248</v>
+        <v>920</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D171" t="s">
         <v>1249</v>
       </c>
-      <c r="C171" t="s">
+      <c r="E171">
+        <v>37368012888</v>
+      </c>
+      <c r="F171" t="s">
         <v>1250</v>
       </c>
-      <c r="D171" t="s">
+      <c r="G171" t="s">
         <v>1251</v>
       </c>
-      <c r="E171">
-[...2 lines deleted...]
-      <c r="F171" t="s">
+      <c r="H171" t="s">
         <v>1252</v>
       </c>
-      <c r="G171" t="s">
+      <c r="I171" t="s">
         <v>1253</v>
-      </c>
-[...4 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C172" t="s">
         <v>1255</v>
       </c>
-      <c r="C172" t="s">
+      <c r="D172" t="s">
         <v>1256</v>
       </c>
-      <c r="D172" t="s">
+      <c r="E172">
+        <v>37369073183</v>
+      </c>
+      <c r="F172" t="s">
         <v>1257</v>
       </c>
-      <c r="E172">
-[...2 lines deleted...]
-      <c r="F172" t="s">
+      <c r="G172" t="s">
         <v>1258</v>
       </c>
-      <c r="G172" t="s">
+      <c r="H172" t="s">
         <v>1259</v>
       </c>
-      <c r="H172" t="s">
+      <c r="I172" t="s">
         <v>1260</v>
-      </c>
-[...1 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C173" t="s">
         <v>1262</v>
       </c>
-      <c r="C173" t="s">
+      <c r="D173" t="s">
         <v>1263</v>
       </c>
-      <c r="D173" t="s">
+      <c r="E173" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>37369073183</v>
       </c>
       <c r="F173" t="s">
         <v>1265</v>
       </c>
       <c r="G173" t="s">
         <v>1266</v>
       </c>
       <c r="H173" t="s">
         <v>1267</v>
       </c>
       <c r="I173" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>1269</v>
       </c>
       <c r="C174" t="s">
         <v>1270</v>
       </c>
       <c r="D174" t="s">
@@ -11873,202 +13439,202 @@
       </c>
       <c r="F174" t="s">
         <v>1273</v>
       </c>
       <c r="G174" t="s">
         <v>1274</v>
       </c>
       <c r="H174" t="s">
         <v>1275</v>
       </c>
       <c r="I174" t="s">
         <v>1276</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>1277</v>
       </c>
       <c r="C175" t="s">
         <v>1278</v>
       </c>
       <c r="D175" t="s">
+        <v>864</v>
+      </c>
+      <c r="E175">
+        <v>37368968463</v>
+      </c>
+      <c r="F175" t="s">
+        <v>162</v>
+      </c>
+      <c r="G175" t="s">
         <v>1279</v>
       </c>
-      <c r="E175" t="s">
+      <c r="H175" t="s">
         <v>1280</v>
       </c>
-      <c r="F175" t="s">
+      <c r="I175" t="s">
         <v>1281</v>
-      </c>
-[...7 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E176" t="s">
         <v>1285</v>
       </c>
-      <c r="C176" t="s">
+      <c r="F176" t="s">
         <v>1286</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
       <c r="G176" t="s">
         <v>1287</v>
       </c>
       <c r="H176" t="s">
         <v>1288</v>
       </c>
       <c r="I176" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>1290</v>
       </c>
       <c r="C177" t="s">
         <v>1291</v>
       </c>
       <c r="D177" t="s">
         <v>1292</v>
       </c>
       <c r="E177" t="s">
         <v>1293</v>
       </c>
       <c r="F177" t="s">
         <v>1294</v>
       </c>
       <c r="G177" t="s">
         <v>1295</v>
       </c>
       <c r="H177" t="s">
         <v>1296</v>
       </c>
       <c r="I177" t="s">
-        <v>1297</v>
+        <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C178" t="s">
         <v>1298</v>
       </c>
-      <c r="C178" t="s">
+      <c r="D178" t="s">
         <v>1299</v>
       </c>
-      <c r="D178" t="s">
+      <c r="E178" t="s">
         <v>1300</v>
       </c>
-      <c r="E178" t="s">
+      <c r="F178" t="s">
         <v>1301</v>
       </c>
-      <c r="F178" t="s">
+      <c r="G178" t="s">
         <v>1302</v>
       </c>
-      <c r="G178" t="s">
+      <c r="H178" t="s">
         <v>1303</v>
-      </c>
-[...1 lines deleted...]
-        <v>1304</v>
       </c>
       <c r="I178" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C179" t="s">
         <v>1305</v>
       </c>
-      <c r="C179" t="s">
+      <c r="D179" t="s">
         <v>1306</v>
       </c>
-      <c r="D179" t="s">
+      <c r="E179" t="s">
         <v>1307</v>
       </c>
-      <c r="E179" t="s">
+      <c r="F179" t="s">
+        <v>21</v>
+      </c>
+      <c r="G179" t="s">
         <v>1308</v>
       </c>
-      <c r="F179" t="s">
+      <c r="H179" t="s">
         <v>1309</v>
       </c>
-      <c r="G179" t="s">
+      <c r="I179" t="s">
         <v>1310</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C180" t="s">
         <v>1312</v>
       </c>
-      <c r="C180" t="s">
+      <c r="D180" t="s">
         <v>1313</v>
       </c>
-      <c r="D180" t="s">
+      <c r="E180" t="s">
         <v>1314</v>
       </c>
-      <c r="E180" t="s">
+      <c r="F180" t="s">
         <v>1315</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G180" t="s">
         <v>1316</v>
       </c>
       <c r="H180" t="s">
         <v>1317</v>
       </c>
       <c r="I180" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>1319</v>
       </c>
       <c r="C181" t="s">
         <v>1320</v>
       </c>
       <c r="D181" t="s">
         <v>1321</v>
       </c>
       <c r="E181" t="s">
@@ -12091,239 +13657,239 @@
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>1327</v>
       </c>
       <c r="C182" t="s">
         <v>1328</v>
       </c>
       <c r="D182" t="s">
         <v>1329</v>
       </c>
       <c r="E182" t="s">
         <v>1330</v>
       </c>
       <c r="F182" t="s">
         <v>1331</v>
       </c>
       <c r="G182" t="s">
         <v>1332</v>
       </c>
       <c r="H182" t="s">
         <v>1333</v>
       </c>
       <c r="I182" t="s">
-        <v>1334</v>
+        <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C183" t="s">
         <v>1335</v>
       </c>
-      <c r="C183" t="s">
+      <c r="D183" t="s">
         <v>1336</v>
       </c>
-      <c r="D183" t="s">
+      <c r="E183" t="s">
         <v>1337</v>
       </c>
-      <c r="E183" t="s">
+      <c r="F183" t="s">
         <v>1338</v>
       </c>
-      <c r="F183" t="s">
+      <c r="G183" t="s">
         <v>1339</v>
       </c>
-      <c r="G183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H183" t="s">
-        <v>1341</v>
+        <v>191</v>
       </c>
       <c r="I183" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D184" t="s">
         <v>1342</v>
       </c>
-      <c r="C184" t="s">
+      <c r="E184" t="s">
         <v>1343</v>
       </c>
-      <c r="D184" t="s">
+      <c r="F184" t="s">
         <v>1344</v>
       </c>
-      <c r="E184" t="s">
+      <c r="G184" t="s">
         <v>1345</v>
       </c>
-      <c r="F184" t="s">
+      <c r="H184" t="s">
         <v>1346</v>
       </c>
-      <c r="G184" t="s">
+      <c r="I184" t="s">
         <v>1347</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>1348</v>
       </c>
       <c r="C185" t="s">
         <v>1349</v>
       </c>
       <c r="D185" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E185" t="s">
         <v>1350</v>
       </c>
-      <c r="E185" t="s">
+      <c r="F185" t="s">
         <v>1351</v>
       </c>
-      <c r="F185" t="s">
+      <c r="G185" t="s">
         <v>1352</v>
       </c>
-      <c r="G185" t="s">
+      <c r="H185" t="s">
         <v>1353</v>
       </c>
-      <c r="H185" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I185" t="s">
-        <v>1355</v>
+        <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D186" t="s">
         <v>1356</v>
       </c>
-      <c r="C186" t="s">
+      <c r="E186" t="s">
         <v>1357</v>
       </c>
-      <c r="D186" t="s">
-[...2 lines deleted...]
-      <c r="E186" t="s">
+      <c r="F186" t="s">
         <v>1358</v>
       </c>
-      <c r="F186" t="s">
+      <c r="G186" t="s">
         <v>1359</v>
       </c>
-      <c r="G186" t="s">
+      <c r="H186" t="s">
         <v>1360</v>
       </c>
-      <c r="H186" t="s">
+      <c r="I186" t="s">
         <v>1361</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>1362</v>
       </c>
       <c r="C187" t="s">
         <v>1363</v>
       </c>
       <c r="D187" t="s">
         <v>1364</v>
       </c>
       <c r="E187" t="s">
         <v>1365</v>
       </c>
       <c r="F187" t="s">
+        <v>21</v>
+      </c>
+      <c r="G187" t="s">
         <v>1366</v>
       </c>
-      <c r="G187" t="s">
+      <c r="H187" t="s">
         <v>1367</v>
       </c>
-      <c r="H187" t="s">
+      <c r="I187" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C188" t="s">
         <v>1370</v>
       </c>
-      <c r="C188" t="s">
+      <c r="D188" t="s">
+        <v>322</v>
+      </c>
+      <c r="E188" t="s">
         <v>1371</v>
       </c>
-      <c r="D188" t="s">
+      <c r="F188" t="s">
         <v>1372</v>
       </c>
-      <c r="E188" t="s">
+      <c r="G188" t="s">
         <v>1373</v>
       </c>
-      <c r="F188" t="s">
-[...2 lines deleted...]
-      <c r="G188" t="s">
+      <c r="H188" t="s">
         <v>1374</v>
       </c>
-      <c r="H188" t="s">
+      <c r="I188" t="s">
         <v>1375</v>
-      </c>
-[...1 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C189" t="s">
         <v>1377</v>
       </c>
-      <c r="C189" t="s">
+      <c r="D189" t="s">
         <v>1378</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E189" t="s">
         <v>1379</v>
       </c>
       <c r="F189" t="s">
         <v>1380</v>
       </c>
       <c r="G189" t="s">
         <v>1381</v>
       </c>
       <c r="H189" t="s">
         <v>1382</v>
       </c>
       <c r="I189" t="s">
         <v>1383</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>1384</v>
       </c>
       <c r="C190" t="s">
@@ -12339,664 +13905,664 @@
         <v>1388</v>
       </c>
       <c r="G190" t="s">
         <v>1389</v>
       </c>
       <c r="H190" t="s">
         <v>1390</v>
       </c>
       <c r="I190" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>1392</v>
       </c>
       <c r="C191" t="s">
         <v>1393</v>
       </c>
       <c r="D191" t="s">
         <v>1394</v>
       </c>
-      <c r="E191" t="s">
+      <c r="E191">
+        <v>37378691950</v>
+      </c>
+      <c r="F191" t="s">
         <v>1395</v>
       </c>
-      <c r="F191" t="s">
+      <c r="G191" t="s">
         <v>1396</v>
       </c>
-      <c r="G191" t="s">
+      <c r="H191" t="s">
         <v>1397</v>
       </c>
-      <c r="H191" t="s">
+      <c r="I191" t="s">
         <v>1398</v>
-      </c>
-[...1 lines deleted...]
-        <v>1399</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C192" t="s">
         <v>1400</v>
       </c>
-      <c r="C192" t="s">
+      <c r="D192" t="s">
         <v>1401</v>
       </c>
-      <c r="D192" t="s">
+      <c r="E192">
+        <v>37323192546</v>
+      </c>
+      <c r="F192" t="s">
         <v>1402</v>
       </c>
-      <c r="E192">
-[...2 lines deleted...]
-      <c r="F192" t="s">
+      <c r="G192" t="s">
         <v>1403</v>
       </c>
-      <c r="G192" t="s">
+      <c r="H192" t="s">
         <v>1404</v>
       </c>
-      <c r="H192" t="s">
+      <c r="I192" t="s">
         <v>1405</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C193" t="s">
         <v>1407</v>
       </c>
-      <c r="C193" t="s">
+      <c r="D193" t="s">
         <v>1408</v>
       </c>
-      <c r="D193" t="s">
+      <c r="E193" t="s">
         <v>1409</v>
-      </c>
-[...1 lines deleted...]
-        <v>37323192546</v>
       </c>
       <c r="F193" t="s">
         <v>1410</v>
       </c>
       <c r="G193" t="s">
         <v>1411</v>
       </c>
       <c r="H193" t="s">
-        <v>1412</v>
+        <v>191</v>
       </c>
       <c r="I193" t="s">
-        <v>1413</v>
+        <v>21</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D194" t="s">
         <v>1414</v>
       </c>
-      <c r="C194" t="s">
+      <c r="E194" t="s">
         <v>1415</v>
       </c>
-      <c r="D194" t="s">
+      <c r="F194" t="s">
         <v>1416</v>
       </c>
-      <c r="E194" t="s">
+      <c r="G194" t="s">
         <v>1417</v>
       </c>
-      <c r="F194" t="s">
+      <c r="H194" t="s">
         <v>1418</v>
       </c>
-      <c r="G194" t="s">
+      <c r="I194" t="s">
         <v>1419</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>1420</v>
       </c>
       <c r="C195" t="s">
         <v>1421</v>
       </c>
       <c r="D195" t="s">
         <v>1422</v>
       </c>
-      <c r="E195" t="s">
+      <c r="E195">
+        <v>37378968375</v>
+      </c>
+      <c r="F195" t="s">
         <v>1423</v>
       </c>
-      <c r="F195" t="s">
+      <c r="G195" t="s">
         <v>1424</v>
       </c>
-      <c r="G195" t="s">
+      <c r="H195" t="s">
         <v>1425</v>
       </c>
-      <c r="H195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I195" t="s">
-        <v>1427</v>
+        <v>21</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D196" t="s">
         <v>1428</v>
       </c>
-      <c r="C196" t="s">
+      <c r="E196" t="s">
         <v>1429</v>
       </c>
-      <c r="D196" t="s">
+      <c r="F196" t="s">
         <v>1430</v>
       </c>
-      <c r="E196">
-[...2 lines deleted...]
-      <c r="F196" t="s">
+      <c r="G196" t="s">
         <v>1431</v>
       </c>
-      <c r="G196" t="s">
+      <c r="H196" t="s">
         <v>1432</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433</v>
       </c>
       <c r="I196" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C197" t="s">
         <v>1434</v>
       </c>
-      <c r="C197" t="s">
+      <c r="D197" t="s">
         <v>1435</v>
       </c>
-      <c r="D197" t="s">
+      <c r="E197">
+        <v>37368757605</v>
+      </c>
+      <c r="F197" t="s">
         <v>1436</v>
       </c>
-      <c r="E197" t="s">
+      <c r="G197" t="s">
         <v>1437</v>
       </c>
-      <c r="F197" t="s">
+      <c r="H197" t="s">
         <v>1438</v>
       </c>
-      <c r="G197" t="s">
+      <c r="I197" t="s">
         <v>1439</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C198" t="s">
         <v>1441</v>
       </c>
-      <c r="C198" t="s">
+      <c r="D198" t="s">
         <v>1442</v>
       </c>
-      <c r="D198" t="s">
+      <c r="E198" t="s">
         <v>1443</v>
-      </c>
-[...1 lines deleted...]
-        <v>37368757605</v>
       </c>
       <c r="F198" t="s">
         <v>1444</v>
       </c>
       <c r="G198" t="s">
         <v>1445</v>
       </c>
       <c r="H198" t="s">
         <v>1446</v>
       </c>
       <c r="I198" t="s">
         <v>1447</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>1448</v>
       </c>
       <c r="C199" t="s">
         <v>1449</v>
       </c>
       <c r="D199" t="s">
         <v>1450</v>
       </c>
       <c r="E199" t="s">
         <v>1451</v>
       </c>
       <c r="F199" t="s">
         <v>1452</v>
       </c>
       <c r="G199" t="s">
         <v>1453</v>
       </c>
       <c r="H199" t="s">
         <v>1454</v>
       </c>
       <c r="I199" t="s">
-        <v>1455</v>
+        <v>21</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C200" t="s">
         <v>1456</v>
       </c>
-      <c r="C200" t="s">
+      <c r="D200" t="s">
         <v>1457</v>
       </c>
-      <c r="D200" t="s">
+      <c r="E200">
+        <v>37360443513</v>
+      </c>
+      <c r="F200" t="s">
         <v>1458</v>
       </c>
-      <c r="E200" t="s">
+      <c r="G200" t="s">
         <v>1459</v>
       </c>
-      <c r="F200" t="s">
+      <c r="H200" t="s">
         <v>1460</v>
       </c>
-      <c r="G200" t="s">
+      <c r="I200" t="s">
         <v>1461</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C201" t="s">
         <v>1463</v>
       </c>
-      <c r="C201" t="s">
+      <c r="D201" t="s">
         <v>1464</v>
       </c>
-      <c r="D201" t="s">
+      <c r="E201">
+        <v>37360511922</v>
+      </c>
+      <c r="F201" t="s">
         <v>1465</v>
       </c>
-      <c r="E201">
-[...2 lines deleted...]
-      <c r="F201" t="s">
+      <c r="G201" t="s">
         <v>1466</v>
       </c>
-      <c r="G201" t="s">
+      <c r="H201" t="s">
         <v>1467</v>
       </c>
-      <c r="H201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I201" t="s">
-        <v>1469</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D202" t="s">
         <v>1470</v>
       </c>
-      <c r="C202" t="s">
+      <c r="E202" t="s">
         <v>1471</v>
       </c>
-      <c r="D202" t="s">
+      <c r="F202" t="s">
         <v>1472</v>
       </c>
-      <c r="E202">
-[...2 lines deleted...]
-      <c r="F202" t="s">
+      <c r="G202" t="s">
         <v>1473</v>
       </c>
-      <c r="G202" t="s">
+      <c r="H202" t="s">
         <v>1474</v>
       </c>
-      <c r="H202" t="s">
+      <c r="I202" t="s">
         <v>1475</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>1476</v>
       </c>
       <c r="C203" t="s">
         <v>1477</v>
       </c>
       <c r="D203" t="s">
         <v>1478</v>
       </c>
-      <c r="E203" t="s">
+      <c r="E203">
+        <v>76058129</v>
+      </c>
+      <c r="F203" t="s">
         <v>1479</v>
       </c>
-      <c r="F203" t="s">
+      <c r="G203" t="s">
         <v>1480</v>
       </c>
-      <c r="G203" t="s">
+      <c r="H203" t="s">
         <v>1481</v>
       </c>
-      <c r="H203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I203" t="s">
-        <v>1483</v>
+        <v>21</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D204" t="s">
         <v>1484</v>
       </c>
-      <c r="C204" t="s">
+      <c r="E204" t="s">
         <v>1485</v>
       </c>
-      <c r="D204" t="s">
+      <c r="F204" t="s">
         <v>1486</v>
       </c>
-      <c r="E204">
-[...2 lines deleted...]
-      <c r="F204" t="s">
+      <c r="G204" t="s">
         <v>1487</v>
       </c>
-      <c r="G204" t="s">
+      <c r="H204" t="s">
         <v>1488</v>
       </c>
-      <c r="H204" t="s">
+      <c r="I204" t="s">
         <v>1489</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>1490</v>
       </c>
       <c r="C205" t="s">
         <v>1491</v>
       </c>
       <c r="D205" t="s">
         <v>1492</v>
       </c>
-      <c r="E205" t="s">
+      <c r="E205">
+        <v>37361091391</v>
+      </c>
+      <c r="F205" t="s">
         <v>1493</v>
       </c>
-      <c r="F205" t="s">
+      <c r="G205" t="s">
         <v>1494</v>
       </c>
-      <c r="G205" t="s">
+      <c r="H205" t="s">
         <v>1495</v>
       </c>
-      <c r="H205" t="s">
+      <c r="I205" t="s">
         <v>1496</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C206" t="s">
         <v>1498</v>
       </c>
-      <c r="C206" t="s">
+      <c r="D206" t="s">
         <v>1499</v>
       </c>
-      <c r="D206" t="s">
+      <c r="E206">
+        <v>37377716859</v>
+      </c>
+      <c r="F206" t="s">
         <v>1500</v>
       </c>
-      <c r="E206">
-[...2 lines deleted...]
-      <c r="F206" t="s">
+      <c r="G206" t="s">
         <v>1501</v>
       </c>
-      <c r="G206" t="s">
+      <c r="H206" t="s">
         <v>1502</v>
       </c>
-      <c r="H206" t="s">
+      <c r="I206" t="s">
         <v>1503</v>
-      </c>
-[...1 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C207" t="s">
         <v>1505</v>
       </c>
-      <c r="C207" t="s">
+      <c r="D207" t="s">
         <v>1506</v>
       </c>
-      <c r="D207" t="s">
+      <c r="E207" t="s">
         <v>1507</v>
-      </c>
-[...1 lines deleted...]
-        <v>37377716859</v>
       </c>
       <c r="F207" t="s">
         <v>1508</v>
       </c>
       <c r="G207" t="s">
         <v>1509</v>
       </c>
       <c r="H207" t="s">
         <v>1510</v>
       </c>
       <c r="I207" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>1512</v>
       </c>
       <c r="C208" t="s">
         <v>1513</v>
       </c>
       <c r="D208" t="s">
         <v>1514</v>
       </c>
-      <c r="E208" t="s">
+      <c r="E208">
+        <v>37378129009</v>
+      </c>
+      <c r="F208" t="s">
         <v>1515</v>
       </c>
-      <c r="F208" t="s">
+      <c r="G208" t="s">
         <v>1516</v>
       </c>
-      <c r="G208" t="s">
+      <c r="H208" t="s">
         <v>1517</v>
       </c>
-      <c r="H208" t="s">
+      <c r="I208" t="s">
         <v>1518</v>
-      </c>
-[...1 lines deleted...]
-        <v>1519</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C209" t="s">
         <v>1520</v>
       </c>
-      <c r="C209" t="s">
+      <c r="D209" t="s">
         <v>1521</v>
       </c>
-      <c r="D209" t="s">
+      <c r="E209" t="s">
         <v>1522</v>
-      </c>
-[...1 lines deleted...]
-        <v>37378129009</v>
       </c>
       <c r="F209" t="s">
         <v>1523</v>
       </c>
       <c r="G209" t="s">
         <v>1524</v>
       </c>
       <c r="H209" t="s">
         <v>1525</v>
       </c>
       <c r="I209" t="s">
-        <v>1526</v>
+        <v>21</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C210" t="s">
         <v>1527</v>
       </c>
-      <c r="C210" t="s">
+      <c r="D210" t="s">
         <v>1528</v>
       </c>
-      <c r="D210" t="s">
+      <c r="E210">
+        <v>37367686822</v>
+      </c>
+      <c r="F210" t="s">
         <v>1529</v>
       </c>
-      <c r="E210" t="s">
+      <c r="G210" t="s">
         <v>1530</v>
       </c>
-      <c r="F210" t="s">
+      <c r="H210" t="s">
         <v>1531</v>
       </c>
-      <c r="G210" t="s">
+      <c r="I210" t="s">
         <v>1532</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C211" t="s">
         <v>1534</v>
       </c>
-      <c r="C211" t="s">
+      <c r="D211" t="s">
         <v>1535</v>
       </c>
-      <c r="D211" t="s">
+      <c r="E211" t="s">
         <v>1536</v>
       </c>
-      <c r="E211">
-[...1 lines deleted...]
-      </c>
       <c r="F211" t="s">
+        <v>21</v>
+      </c>
+      <c r="G211" t="s">
         <v>1537</v>
       </c>
-      <c r="G211" t="s">
+      <c r="H211" t="s">
         <v>1538</v>
       </c>
-      <c r="H211" t="s">
+      <c r="I211" t="s">
         <v>1539</v>
-      </c>
-[...1 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C212" t="s">
         <v>1541</v>
       </c>
-      <c r="C212" t="s">
+      <c r="D212" t="s">
         <v>1542</v>
       </c>
-      <c r="D212" t="s">
+      <c r="E212" t="s">
         <v>1543</v>
       </c>
-      <c r="E212" t="s">
+      <c r="F212" t="s">
         <v>1544</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G212" t="s">
         <v>1545</v>
       </c>
       <c r="H212" t="s">
         <v>1546</v>
       </c>
       <c r="I212" t="s">
         <v>1547</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>1548</v>
       </c>
       <c r="C213" t="s">
         <v>1549</v>
       </c>
       <c r="D213" t="s">
         <v>1550</v>
       </c>
       <c r="E213" t="s">
@@ -13068,309 +14634,309 @@
       </c>
       <c r="H215" t="s">
         <v>1570</v>
       </c>
       <c r="I215" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>1572</v>
       </c>
       <c r="C216" t="s">
         <v>1573</v>
       </c>
       <c r="D216" t="s">
         <v>1574</v>
       </c>
       <c r="E216" t="s">
         <v>1575</v>
       </c>
       <c r="F216" t="s">
+        <v>162</v>
+      </c>
+      <c r="G216" t="s">
         <v>1576</v>
       </c>
-      <c r="G216" t="s">
+      <c r="H216" t="s">
         <v>1577</v>
       </c>
-      <c r="H216" t="s">
+      <c r="I216" t="s">
         <v>1578</v>
-      </c>
-[...1 lines deleted...]
-        <v>1579</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C217" t="s">
         <v>1580</v>
       </c>
-      <c r="C217" t="s">
+      <c r="D217" t="s">
         <v>1581</v>
       </c>
-      <c r="D217" t="s">
+      <c r="E217" t="s">
         <v>1582</v>
       </c>
-      <c r="E217" t="s">
+      <c r="F217" t="s">
         <v>1583</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="G217" t="s">
         <v>1584</v>
       </c>
       <c r="H217" t="s">
         <v>1585</v>
       </c>
       <c r="I217" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>1587</v>
       </c>
       <c r="C218" t="s">
         <v>1588</v>
       </c>
       <c r="D218" t="s">
         <v>1589</v>
       </c>
-      <c r="E218" t="s">
+      <c r="E218">
+        <v>37368338894</v>
+      </c>
+      <c r="F218" t="s">
         <v>1590</v>
       </c>
-      <c r="F218" t="s">
+      <c r="G218" t="s">
         <v>1591</v>
       </c>
-      <c r="G218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H218" t="s">
-        <v>1593</v>
+        <v>191</v>
       </c>
       <c r="I218" t="s">
-        <v>1594</v>
+        <v>21</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C219" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D219" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E219" t="s">
         <v>1595</v>
       </c>
-      <c r="C219" t="s">
+      <c r="F219" t="s">
         <v>1596</v>
       </c>
-      <c r="D219" t="s">
+      <c r="G219" t="s">
         <v>1597</v>
       </c>
-      <c r="E219">
-[...2 lines deleted...]
-      <c r="F219" t="s">
+      <c r="H219" t="s">
         <v>1598</v>
       </c>
-      <c r="G219" t="s">
+      <c r="I219" t="s">
         <v>1599</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>1600</v>
       </c>
       <c r="C220" t="s">
         <v>1601</v>
       </c>
       <c r="D220" t="s">
         <v>1602</v>
       </c>
       <c r="E220" t="s">
         <v>1603</v>
       </c>
       <c r="F220" t="s">
         <v>1604</v>
       </c>
       <c r="G220" t="s">
         <v>1605</v>
       </c>
       <c r="H220" t="s">
         <v>1606</v>
       </c>
       <c r="I220" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>1608</v>
       </c>
       <c r="C221" t="s">
         <v>1609</v>
       </c>
       <c r="D221" t="s">
         <v>1610</v>
       </c>
       <c r="E221" t="s">
         <v>1611</v>
       </c>
       <c r="F221" t="s">
+        <v>386</v>
+      </c>
+      <c r="G221" t="s">
         <v>1612</v>
       </c>
-      <c r="G221" t="s">
+      <c r="H221" t="s">
         <v>1613</v>
       </c>
-      <c r="H221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I221" t="s">
-        <v>1615</v>
+        <v>624</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D222" t="s">
         <v>1616</v>
       </c>
-      <c r="C222" t="s">
+      <c r="E222">
+        <v>37368555888</v>
+      </c>
+      <c r="F222" t="s">
         <v>1617</v>
       </c>
-      <c r="D222" t="s">
+      <c r="G222" t="s">
         <v>1618</v>
       </c>
-      <c r="E222" t="s">
+      <c r="H222" t="s">
         <v>1619</v>
       </c>
-      <c r="F222" t="s">
-[...2 lines deleted...]
-      <c r="G222" t="s">
+      <c r="I222" t="s">
         <v>1620</v>
-      </c>
-[...4 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C223" t="s">
         <v>1622</v>
       </c>
-      <c r="C223" t="s">
+      <c r="D223" t="s">
         <v>1623</v>
       </c>
-      <c r="D223" t="s">
+      <c r="E223" t="s">
         <v>1624</v>
       </c>
-      <c r="E223">
-[...1 lines deleted...]
-      </c>
       <c r="F223" t="s">
+        <v>162</v>
+      </c>
+      <c r="G223" t="s">
         <v>1625</v>
       </c>
-      <c r="G223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H223" t="s">
-        <v>1627</v>
+        <v>191</v>
       </c>
       <c r="I223" t="s">
-        <v>1628</v>
+        <v>21</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E224">
+        <v>37360794079</v>
+      </c>
+      <c r="F224" t="s">
         <v>1629</v>
       </c>
-      <c r="C224" t="s">
+      <c r="G224" t="s">
         <v>1630</v>
       </c>
-      <c r="D224" t="s">
+      <c r="H224" t="s">
         <v>1631</v>
       </c>
-      <c r="E224" t="s">
+      <c r="I224" t="s">
         <v>1632</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C225" t="s">
         <v>1634</v>
       </c>
-      <c r="C225" t="s">
+      <c r="D225" t="s">
         <v>1635</v>
       </c>
-      <c r="D225" t="s">
+      <c r="E225" t="s">
         <v>1636</v>
-      </c>
-[...1 lines deleted...]
-        <v>37360794079</v>
       </c>
       <c r="F225" t="s">
         <v>1637</v>
       </c>
       <c r="G225" t="s">
         <v>1638</v>
       </c>
       <c r="H225" t="s">
         <v>1639</v>
       </c>
       <c r="I225" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>1641</v>
       </c>
       <c r="C226" t="s">
         <v>1642</v>
       </c>
       <c r="D226" t="s">
@@ -13396,387 +14962,387 @@
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>1649</v>
       </c>
       <c r="C227" t="s">
         <v>1650</v>
       </c>
       <c r="D227" t="s">
         <v>1651</v>
       </c>
       <c r="E227" t="s">
         <v>1652</v>
       </c>
       <c r="F227" t="s">
         <v>1653</v>
       </c>
       <c r="G227" t="s">
         <v>1654</v>
       </c>
       <c r="H227" t="s">
         <v>1655</v>
       </c>
       <c r="I227" t="s">
-        <v>1656</v>
+        <v>21</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C228" t="s">
         <v>1657</v>
       </c>
-      <c r="C228" t="s">
+      <c r="D228" t="s">
         <v>1658</v>
       </c>
-      <c r="D228" t="s">
+      <c r="E228" t="s">
         <v>1659</v>
       </c>
-      <c r="E228" t="s">
+      <c r="F228" t="s">
         <v>1660</v>
       </c>
-      <c r="F228" t="s">
+      <c r="G228" t="s">
         <v>1661</v>
       </c>
-      <c r="G228" t="s">
+      <c r="H228" t="s">
         <v>1662</v>
       </c>
-      <c r="H228" t="s">
+      <c r="I228" t="s">
         <v>1663</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>1664</v>
       </c>
       <c r="C229" t="s">
         <v>1665</v>
       </c>
       <c r="D229" t="s">
         <v>1666</v>
       </c>
       <c r="E229" t="s">
         <v>1667</v>
       </c>
       <c r="F229" t="s">
         <v>1668</v>
       </c>
       <c r="G229" t="s">
         <v>1669</v>
       </c>
       <c r="H229" t="s">
         <v>1670</v>
       </c>
       <c r="I229" t="s">
         <v>1671</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>1672</v>
       </c>
       <c r="C230" t="s">
         <v>1673</v>
       </c>
       <c r="D230" t="s">
         <v>1674</v>
       </c>
       <c r="E230" t="s">
         <v>1675</v>
       </c>
       <c r="F230" t="s">
+        <v>21</v>
+      </c>
+      <c r="G230" t="s">
         <v>1676</v>
       </c>
-      <c r="G230" t="s">
+      <c r="H230" t="s">
         <v>1677</v>
       </c>
-      <c r="H230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I230" t="s">
-        <v>1679</v>
+        <v>21</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D231" t="s">
         <v>1680</v>
       </c>
-      <c r="C231" t="s">
+      <c r="E231">
+        <v>37367180816</v>
+      </c>
+      <c r="F231" t="s">
         <v>1681</v>
       </c>
-      <c r="D231" t="s">
+      <c r="G231" t="s">
         <v>1682</v>
       </c>
-      <c r="E231" t="s">
+      <c r="H231" t="s">
         <v>1683</v>
       </c>
-      <c r="F231" t="s">
-[...2 lines deleted...]
-      <c r="G231" t="s">
+      <c r="I231" t="s">
         <v>1684</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C232" t="s">
         <v>1686</v>
       </c>
-      <c r="C232" t="s">
+      <c r="D232" t="s">
         <v>1687</v>
       </c>
-      <c r="D232" t="s">
+      <c r="E232" t="s">
         <v>1688</v>
-      </c>
-[...1 lines deleted...]
-        <v>37367180816</v>
       </c>
       <c r="F232" t="s">
         <v>1689</v>
       </c>
       <c r="G232" t="s">
         <v>1690</v>
       </c>
       <c r="H232" t="s">
         <v>1691</v>
       </c>
       <c r="I232" t="s">
-        <v>1692</v>
+        <v>21</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C233" t="s">
         <v>1693</v>
       </c>
-      <c r="C233" t="s">
+      <c r="D233" t="s">
         <v>1694</v>
       </c>
-      <c r="D233" t="s">
+      <c r="E233" t="s">
         <v>1695</v>
       </c>
-      <c r="E233" t="s">
+      <c r="F233" t="s">
         <v>1696</v>
       </c>
-      <c r="F233" t="s">
+      <c r="G233" t="s">
         <v>1697</v>
       </c>
-      <c r="G233" t="s">
+      <c r="H233" t="s">
         <v>1698</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699</v>
       </c>
       <c r="I233" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C234" t="s">
         <v>1700</v>
       </c>
-      <c r="C234" t="s">
+      <c r="D234" t="s">
         <v>1701</v>
       </c>
-      <c r="D234" t="s">
+      <c r="E234" t="s">
         <v>1702</v>
       </c>
-      <c r="E234" t="s">
+      <c r="F234" t="s">
         <v>1703</v>
       </c>
-      <c r="F234" t="s">
+      <c r="G234" t="s">
         <v>1704</v>
       </c>
-      <c r="G234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H234" t="s">
-        <v>1706</v>
+        <v>191</v>
       </c>
       <c r="I234" t="s">
-        <v>21</v>
+        <v>624</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D235" t="s">
         <v>1707</v>
       </c>
-      <c r="C235" t="s">
+      <c r="E235" t="s">
         <v>1708</v>
       </c>
-      <c r="D235" t="s">
+      <c r="F235" t="s">
         <v>1709</v>
       </c>
-      <c r="E235" t="s">
+      <c r="G235" t="s">
         <v>1710</v>
       </c>
-      <c r="F235" t="s">
+      <c r="H235" t="s">
         <v>1711</v>
       </c>
-      <c r="G235" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I235" t="s">
-        <v>624</v>
+        <v>21</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C236" t="s">
         <v>1713</v>
       </c>
-      <c r="C236" t="s">
+      <c r="D236" t="s">
         <v>1714</v>
       </c>
-      <c r="D236" t="s">
+      <c r="E236" t="s">
         <v>1715</v>
       </c>
-      <c r="E236" t="s">
+      <c r="F236" t="s">
         <v>1716</v>
       </c>
-      <c r="F236" t="s">
+      <c r="G236" t="s">
         <v>1717</v>
       </c>
-      <c r="G236" t="s">
+      <c r="H236" t="s">
         <v>1718</v>
       </c>
-      <c r="H236" t="s">
+      <c r="I236" t="s">
         <v>1719</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
         <v>1720</v>
       </c>
       <c r="C237" t="s">
         <v>1721</v>
       </c>
       <c r="D237" t="s">
         <v>1722</v>
       </c>
-      <c r="E237" t="s">
+      <c r="E237">
+        <v>37360306223</v>
+      </c>
+      <c r="F237" t="s">
         <v>1723</v>
       </c>
-      <c r="F237" t="s">
+      <c r="G237" t="s">
         <v>1724</v>
       </c>
-      <c r="G237" t="s">
+      <c r="H237" t="s">
         <v>1725</v>
       </c>
-      <c r="H237" t="s">
+      <c r="I237" t="s">
         <v>1726</v>
-      </c>
-[...1 lines deleted...]
-        <v>1727</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C238" t="s">
         <v>1728</v>
       </c>
-      <c r="C238" t="s">
+      <c r="D238" t="s">
         <v>1729</v>
       </c>
-      <c r="D238" t="s">
+      <c r="E238">
+        <v>60230707</v>
+      </c>
+      <c r="F238" t="s">
         <v>1730</v>
       </c>
-      <c r="E238">
-[...2 lines deleted...]
-      <c r="F238" t="s">
+      <c r="G238" t="s">
         <v>1731</v>
       </c>
-      <c r="G238" t="s">
+      <c r="H238" t="s">
         <v>1732</v>
       </c>
-      <c r="H238" t="s">
+      <c r="I238" t="s">
         <v>1733</v>
-      </c>
-[...1 lines deleted...]
-        <v>1734</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C239" t="s">
         <v>1735</v>
       </c>
-      <c r="C239" t="s">
+      <c r="D239" t="s">
         <v>1736</v>
       </c>
-      <c r="D239" t="s">
+      <c r="E239" t="s">
         <v>1737</v>
-      </c>
-[...1 lines deleted...]
-        <v>60230707</v>
       </c>
       <c r="F239" t="s">
         <v>1738</v>
       </c>
       <c r="G239" t="s">
         <v>1739</v>
       </c>
       <c r="H239" t="s">
         <v>1740</v>
       </c>
       <c r="I239" t="s">
         <v>1741</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>1742</v>
       </c>
       <c r="C240" t="s">
         <v>1743</v>
       </c>
       <c r="D240" t="s">
@@ -13789,81 +15355,81 @@
         <v>1746</v>
       </c>
       <c r="G240" t="s">
         <v>1747</v>
       </c>
       <c r="H240" t="s">
         <v>1748</v>
       </c>
       <c r="I240" t="s">
         <v>1749</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>1750</v>
       </c>
       <c r="C241" t="s">
         <v>1751</v>
       </c>
       <c r="D241" t="s">
         <v>1752</v>
       </c>
-      <c r="E241" t="s">
+      <c r="E241">
+        <v>37322292703</v>
+      </c>
+      <c r="F241" t="s">
         <v>1753</v>
       </c>
-      <c r="F241" t="s">
+      <c r="G241" t="s">
         <v>1754</v>
       </c>
-      <c r="G241" t="s">
+      <c r="H241" t="s">
         <v>1755</v>
       </c>
-      <c r="H241" t="s">
+      <c r="I241" t="s">
         <v>1756</v>
-      </c>
-[...1 lines deleted...]
-        <v>1757</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C242" t="s">
         <v>1758</v>
       </c>
-      <c r="C242" t="s">
+      <c r="D242" t="s">
         <v>1759</v>
       </c>
-      <c r="D242" t="s">
+      <c r="E242" t="s">
         <v>1760</v>
-      </c>
-[...1 lines deleted...]
-        <v>37322292703</v>
       </c>
       <c r="F242" t="s">
         <v>1761</v>
       </c>
       <c r="G242" t="s">
         <v>1762</v>
       </c>
       <c r="H242" t="s">
         <v>1763</v>
       </c>
       <c r="I242" t="s">
         <v>1764</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>1765</v>
       </c>
       <c r="C243" t="s">
         <v>1766</v>
       </c>
       <c r="D243" t="s">
@@ -14092,216 +15658,216 @@
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>1829</v>
       </c>
       <c r="C251" t="s">
         <v>1830</v>
       </c>
       <c r="D251" t="s">
         <v>1831</v>
       </c>
       <c r="E251" t="s">
         <v>1832</v>
       </c>
       <c r="F251" t="s">
         <v>1833</v>
       </c>
       <c r="G251" t="s">
         <v>1834</v>
       </c>
       <c r="H251" t="s">
         <v>1835</v>
       </c>
       <c r="I251" t="s">
-        <v>1836</v>
+        <v>868</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C252" t="s">
         <v>1837</v>
       </c>
-      <c r="C252" t="s">
+      <c r="D252" t="s">
         <v>1838</v>
       </c>
-      <c r="D252" t="s">
+      <c r="E252" t="s">
         <v>1839</v>
       </c>
-      <c r="E252" t="s">
+      <c r="F252" t="s">
         <v>1840</v>
       </c>
-      <c r="F252" t="s">
+      <c r="G252" t="s">
         <v>1841</v>
       </c>
-      <c r="G252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H252" t="s">
-        <v>1843</v>
+        <v>719</v>
       </c>
       <c r="I252" t="s">
-        <v>868</v>
+        <v>720</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D253" t="s">
         <v>1844</v>
       </c>
-      <c r="C253" t="s">
+      <c r="E253" t="s">
         <v>1845</v>
       </c>
-      <c r="D253" t="s">
+      <c r="F253" t="s">
         <v>1846</v>
       </c>
-      <c r="E253" t="s">
+      <c r="G253" t="s">
         <v>1847</v>
       </c>
-      <c r="F253" t="s">
+      <c r="H253" t="s">
         <v>1848</v>
       </c>
-      <c r="G253" t="s">
+      <c r="I253" t="s">
         <v>1849</v>
-      </c>
-[...4 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>1850</v>
       </c>
       <c r="C254" t="s">
         <v>1851</v>
       </c>
       <c r="D254" t="s">
         <v>1852</v>
       </c>
       <c r="E254" t="s">
         <v>1853</v>
       </c>
       <c r="F254" t="s">
         <v>1854</v>
       </c>
       <c r="G254" t="s">
         <v>1855</v>
       </c>
       <c r="H254" t="s">
         <v>1856</v>
       </c>
       <c r="I254" t="s">
         <v>1857</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>1858</v>
       </c>
       <c r="C255" t="s">
         <v>1859</v>
       </c>
       <c r="D255" t="s">
         <v>1860</v>
       </c>
-      <c r="E255" t="s">
+      <c r="E255">
+        <v>37379905340</v>
+      </c>
+      <c r="F255" t="s">
         <v>1861</v>
       </c>
-      <c r="F255" t="s">
+      <c r="G255" t="s">
         <v>1862</v>
       </c>
-      <c r="G255" t="s">
+      <c r="H255" t="s">
         <v>1863</v>
       </c>
-      <c r="H255" t="s">
+      <c r="I255" t="s">
         <v>1864</v>
-      </c>
-[...1 lines deleted...]
-        <v>1865</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C256" t="s">
         <v>1866</v>
       </c>
-      <c r="C256" t="s">
+      <c r="D256" t="s">
         <v>1867</v>
       </c>
-      <c r="D256" t="s">
+      <c r="E256" t="s">
         <v>1868</v>
       </c>
-      <c r="E256">
-[...1 lines deleted...]
-      </c>
       <c r="F256" t="s">
+        <v>162</v>
+      </c>
+      <c r="G256" t="s">
         <v>1869</v>
       </c>
-      <c r="G256" t="s">
+      <c r="H256" t="s">
         <v>1870</v>
       </c>
-      <c r="H256" t="s">
+      <c r="I256" t="s">
         <v>1871</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C257" t="s">
         <v>1873</v>
       </c>
-      <c r="C257" t="s">
+      <c r="D257" t="s">
         <v>1874</v>
       </c>
-      <c r="D257" t="s">
+      <c r="E257" t="s">
         <v>1875</v>
       </c>
-      <c r="E257" t="s">
+      <c r="F257" t="s">
         <v>1876</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="G257" t="s">
         <v>1877</v>
       </c>
       <c r="H257" t="s">
         <v>1878</v>
       </c>
       <c r="I257" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>1880</v>
       </c>
       <c r="C258" t="s">
         <v>1881</v>
       </c>
       <c r="D258" t="s">
         <v>1882</v>
       </c>
       <c r="E258" t="s">
@@ -14315,161 +15881,161 @@
       </c>
       <c r="H258" t="s">
         <v>1886</v>
       </c>
       <c r="I258" t="s">
         <v>1887</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>1888</v>
       </c>
       <c r="C259" t="s">
         <v>1889</v>
       </c>
       <c r="D259" t="s">
         <v>1890</v>
       </c>
       <c r="E259" t="s">
         <v>1891</v>
       </c>
       <c r="F259" t="s">
+        <v>162</v>
+      </c>
+      <c r="G259" t="s">
         <v>1892</v>
       </c>
-      <c r="G259" t="s">
+      <c r="H259" t="s">
         <v>1893</v>
       </c>
-      <c r="H259" t="s">
+      <c r="I259" t="s">
         <v>1894</v>
-      </c>
-[...1 lines deleted...]
-        <v>1895</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C260" t="s">
         <v>1896</v>
       </c>
-      <c r="C260" t="s">
+      <c r="D260" t="s">
         <v>1897</v>
       </c>
-      <c r="D260" t="s">
+      <c r="E260" t="s">
         <v>1898</v>
       </c>
-      <c r="E260" t="s">
+      <c r="F260" t="s">
         <v>1899</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="G260" t="s">
         <v>1900</v>
       </c>
       <c r="H260" t="s">
         <v>1901</v>
       </c>
       <c r="I260" t="s">
         <v>1902</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>1903</v>
       </c>
       <c r="C261" t="s">
         <v>1904</v>
       </c>
       <c r="D261" t="s">
         <v>1905</v>
       </c>
       <c r="E261" t="s">
         <v>1906</v>
       </c>
       <c r="F261" t="s">
+        <v>162</v>
+      </c>
+      <c r="G261" t="s">
         <v>1907</v>
       </c>
-      <c r="G261" t="s">
+      <c r="H261" t="s">
         <v>1908</v>
       </c>
-      <c r="H261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I261" t="s">
-        <v>1910</v>
+        <v>21</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E262" t="s">
         <v>1911</v>
       </c>
-      <c r="C262" t="s">
+      <c r="F262" t="s">
         <v>1912</v>
       </c>
-      <c r="D262" t="s">
+      <c r="G262" t="s">
         <v>1913</v>
       </c>
-      <c r="E262" t="s">
+      <c r="H262" t="s">
         <v>1914</v>
       </c>
-      <c r="F262" t="s">
-[...2 lines deleted...]
-      <c r="G262" t="s">
+      <c r="I262" t="s">
         <v>1915</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C263" t="s">
         <v>1917</v>
       </c>
-      <c r="C263" t="s">
+      <c r="D263" t="s">
         <v>1918</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300</v>
       </c>
       <c r="E263" t="s">
         <v>1919</v>
       </c>
       <c r="F263" t="s">
         <v>1920</v>
       </c>
       <c r="G263" t="s">
         <v>1921</v>
       </c>
       <c r="H263" t="s">
         <v>1922</v>
       </c>
       <c r="I263" t="s">
         <v>1923</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>1924</v>
       </c>
       <c r="C264" t="s">
@@ -14485,81 +16051,81 @@
         <v>1928</v>
       </c>
       <c r="G264" t="s">
         <v>1929</v>
       </c>
       <c r="H264" t="s">
         <v>1930</v>
       </c>
       <c r="I264" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>1932</v>
       </c>
       <c r="C265" t="s">
         <v>1933</v>
       </c>
       <c r="D265" t="s">
         <v>1934</v>
       </c>
-      <c r="E265" t="s">
+      <c r="E265">
+        <v>37379841214</v>
+      </c>
+      <c r="F265" t="s">
         <v>1935</v>
       </c>
-      <c r="F265" t="s">
+      <c r="G265" t="s">
         <v>1936</v>
       </c>
-      <c r="G265" t="s">
+      <c r="H265" t="s">
         <v>1937</v>
       </c>
-      <c r="H265" t="s">
+      <c r="I265" t="s">
         <v>1938</v>
-      </c>
-[...1 lines deleted...]
-        <v>1939</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C266" t="s">
         <v>1940</v>
       </c>
-      <c r="C266" t="s">
+      <c r="D266" t="s">
         <v>1941</v>
       </c>
-      <c r="D266" t="s">
+      <c r="E266" t="s">
         <v>1942</v>
-      </c>
-[...1 lines deleted...]
-        <v>37379841214</v>
       </c>
       <c r="F266" t="s">
         <v>1943</v>
       </c>
       <c r="G266" t="s">
         <v>1944</v>
       </c>
       <c r="H266" t="s">
         <v>1945</v>
       </c>
       <c r="I266" t="s">
         <v>1946</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>1947</v>
       </c>
       <c r="C267" t="s">
         <v>1948</v>
       </c>
       <c r="D267" t="s">
@@ -14630,81 +16196,81 @@
         <v>1967</v>
       </c>
       <c r="G269" t="s">
         <v>1968</v>
       </c>
       <c r="H269" t="s">
         <v>1969</v>
       </c>
       <c r="I269" t="s">
         <v>1970</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
         <v>1971</v>
       </c>
       <c r="C270" t="s">
         <v>1972</v>
       </c>
       <c r="D270" t="s">
         <v>1973</v>
       </c>
-      <c r="E270" t="s">
+      <c r="E270">
+        <v>37379979996</v>
+      </c>
+      <c r="F270" t="s">
         <v>1974</v>
       </c>
-      <c r="F270" t="s">
+      <c r="G270" t="s">
         <v>1975</v>
       </c>
-      <c r="G270" t="s">
+      <c r="H270" t="s">
         <v>1976</v>
       </c>
-      <c r="H270" t="s">
+      <c r="I270" t="s">
         <v>1977</v>
-      </c>
-[...1 lines deleted...]
-        <v>1978</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C271" t="s">
         <v>1979</v>
       </c>
-      <c r="C271" t="s">
+      <c r="D271" t="s">
         <v>1980</v>
       </c>
-      <c r="D271" t="s">
+      <c r="E271" t="s">
         <v>1981</v>
-      </c>
-[...1 lines deleted...]
-        <v>37379979996</v>
       </c>
       <c r="F271" t="s">
         <v>1982</v>
       </c>
       <c r="G271" t="s">
         <v>1983</v>
       </c>
       <c r="H271" t="s">
         <v>1984</v>
       </c>
       <c r="I271" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>1986</v>
       </c>
       <c r="C272" t="s">
         <v>1987</v>
       </c>
       <c r="D272" t="s">
@@ -14756,634 +16322,2983 @@
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>2002</v>
       </c>
       <c r="C274" t="s">
         <v>2003</v>
       </c>
       <c r="D274" t="s">
         <v>2004</v>
       </c>
       <c r="E274" t="s">
         <v>2005</v>
       </c>
       <c r="F274" t="s">
         <v>2006</v>
       </c>
       <c r="G274" t="s">
         <v>2007</v>
       </c>
       <c r="H274" t="s">
-        <v>2008</v>
+        <v>21</v>
       </c>
       <c r="I274" t="s">
-        <v>2009</v>
+        <v>21</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C275" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D275" t="s">
         <v>2010</v>
       </c>
-      <c r="C275" t="s">
+      <c r="E275">
+        <v>37379427777</v>
+      </c>
+      <c r="F275" t="s">
         <v>2011</v>
       </c>
-      <c r="D275" t="s">
+      <c r="G275" t="s">
         <v>2012</v>
       </c>
-      <c r="E275" t="s">
+      <c r="H275" t="s">
         <v>2013</v>
       </c>
-      <c r="F275" t="s">
+      <c r="I275" t="s">
         <v>2014</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C276" t="s">
         <v>2016</v>
       </c>
-      <c r="C276" t="s">
+      <c r="D276" t="s">
         <v>2017</v>
       </c>
-      <c r="D276" t="s">
+      <c r="E276" t="s">
         <v>2018</v>
-      </c>
-[...1 lines deleted...]
-        <v>37379427777</v>
       </c>
       <c r="F276" t="s">
         <v>2019</v>
       </c>
       <c r="G276" t="s">
         <v>2020</v>
       </c>
       <c r="H276" t="s">
         <v>2021</v>
       </c>
       <c r="I276" t="s">
         <v>2022</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>2023</v>
       </c>
       <c r="C277" t="s">
         <v>2024</v>
       </c>
       <c r="D277" t="s">
         <v>2025</v>
       </c>
-      <c r="E277" t="s">
+      <c r="E277">
+        <v>37379259214</v>
+      </c>
+      <c r="F277" t="s">
         <v>2026</v>
       </c>
-      <c r="F277" t="s">
+      <c r="G277" t="s">
         <v>2027</v>
       </c>
-      <c r="G277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H277" t="s">
-        <v>2029</v>
+        <v>191</v>
       </c>
       <c r="I277" t="s">
-        <v>2030</v>
+        <v>21</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C278" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E278">
+        <v>37368655924</v>
+      </c>
+      <c r="F278" t="s">
+        <v>2030</v>
+      </c>
+      <c r="G278" t="s">
         <v>2031</v>
       </c>
-      <c r="C278" t="s">
+      <c r="H278" t="s">
         <v>2032</v>
       </c>
-      <c r="D278" t="s">
+      <c r="I278" t="s">
         <v>2033</v>
-      </c>
-[...13 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C279" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E279" t="s">
         <v>2036</v>
       </c>
-      <c r="C279" t="s">
+      <c r="F279" t="s">
         <v>2037</v>
       </c>
-      <c r="D279" t="s">
-[...5 lines deleted...]
-      <c r="F279" t="s">
+      <c r="G279" t="s">
         <v>2038</v>
       </c>
-      <c r="G279" t="s">
+      <c r="H279" t="s">
         <v>2039</v>
       </c>
-      <c r="H279" t="s">
+      <c r="I279" t="s">
         <v>2040</v>
-      </c>
-[...1 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C280" t="s">
         <v>2042</v>
       </c>
-      <c r="C280" t="s">
+      <c r="D280" t="s">
         <v>2043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075</v>
       </c>
       <c r="E280" t="s">
         <v>2044</v>
       </c>
       <c r="F280" t="s">
         <v>2045</v>
       </c>
       <c r="G280" t="s">
         <v>2046</v>
       </c>
       <c r="H280" t="s">
         <v>2047</v>
       </c>
       <c r="I280" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>2049</v>
       </c>
       <c r="C281" t="s">
         <v>2050</v>
       </c>
       <c r="D281" t="s">
         <v>2051</v>
       </c>
-      <c r="E281" t="s">
+      <c r="E281">
+        <v>78310206</v>
+      </c>
+      <c r="F281" t="s">
         <v>2052</v>
       </c>
-      <c r="F281" t="s">
+      <c r="G281" t="s">
         <v>2053</v>
       </c>
-      <c r="G281" t="s">
+      <c r="H281" t="s">
         <v>2054</v>
       </c>
-      <c r="H281" t="s">
+      <c r="I281" t="s">
         <v>2055</v>
-      </c>
-[...1 lines deleted...]
-        <v>2056</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C282" t="s">
         <v>2057</v>
       </c>
-      <c r="C282" t="s">
+      <c r="D282" t="s">
         <v>2058</v>
       </c>
-      <c r="D282" t="s">
+      <c r="E282" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>78310206</v>
       </c>
       <c r="F282" t="s">
         <v>2060</v>
       </c>
       <c r="G282" t="s">
         <v>2061</v>
       </c>
       <c r="H282" t="s">
-        <v>2062</v>
+        <v>21</v>
       </c>
       <c r="I282" t="s">
-        <v>2063</v>
+        <v>21</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D283" t="s">
         <v>2064</v>
       </c>
-      <c r="C283" t="s">
+      <c r="E283" t="s">
         <v>2065</v>
       </c>
-      <c r="D283" t="s">
+      <c r="F283" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G283" t="s">
         <v>2066</v>
       </c>
-      <c r="E283" t="s">
+      <c r="H283" t="s">
         <v>2067</v>
       </c>
-      <c r="F283" t="s">
+      <c r="I283" t="s">
         <v>2068</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C284" t="s">
         <v>2070</v>
       </c>
-      <c r="C284" t="s">
+      <c r="D284" t="s">
         <v>2071</v>
       </c>
-      <c r="D284" t="s">
+      <c r="E284">
+        <v>37368111163</v>
+      </c>
+      <c r="F284" t="s">
         <v>2072</v>
       </c>
-      <c r="E284" t="s">
+      <c r="G284" t="s">
         <v>2073</v>
       </c>
-      <c r="F284" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H284" t="s">
-        <v>2075</v>
+        <v>21</v>
       </c>
       <c r="I284" t="s">
-        <v>2076</v>
+        <v>21</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D285" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E285" t="s">
         <v>2077</v>
       </c>
-      <c r="C285" t="s">
+      <c r="F285" t="s">
         <v>2078</v>
       </c>
-      <c r="D285" t="s">
+      <c r="G285" t="s">
         <v>2079</v>
       </c>
-      <c r="E285">
-[...2 lines deleted...]
-      <c r="F285" t="s">
+      <c r="H285" t="s">
         <v>2080</v>
       </c>
-      <c r="G285" t="s">
+      <c r="I285" t="s">
         <v>2081</v>
-      </c>
-[...4 lines deleted...]
-        <v>2083</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>1058</v>
+        <v>2082</v>
       </c>
       <c r="C286" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D286" t="s">
         <v>2084</v>
       </c>
-      <c r="D286" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E286" t="s">
-        <v>1061</v>
+        <v>2085</v>
       </c>
       <c r="F286" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="G286" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="H286" t="s">
-        <v>1064</v>
+        <v>2088</v>
       </c>
       <c r="I286" t="s">
-        <v>1064</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>2087</v>
+        <v>2090</v>
       </c>
       <c r="C287" t="s">
-        <v>2088</v>
+        <v>2091</v>
       </c>
       <c r="D287" t="s">
-        <v>2089</v>
+        <v>2092</v>
       </c>
       <c r="E287" t="s">
-        <v>2090</v>
+        <v>2093</v>
       </c>
       <c r="F287" t="s">
-        <v>2091</v>
+        <v>2094</v>
       </c>
       <c r="G287" t="s">
-        <v>2092</v>
+        <v>2095</v>
       </c>
       <c r="H287" t="s">
-        <v>2093</v>
+        <v>2096</v>
       </c>
       <c r="I287" t="s">
-        <v>2094</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>2095</v>
+        <v>2098</v>
       </c>
       <c r="C288" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="D288" t="s">
-        <v>2097</v>
+        <v>486</v>
       </c>
       <c r="E288" t="s">
-        <v>2098</v>
+        <v>2077</v>
       </c>
       <c r="F288" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="G288" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="H288" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="I288" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="C289" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="D289" t="s">
-        <v>2105</v>
-[...1 lines deleted...]
-      <c r="E289" t="s">
         <v>2106</v>
+      </c>
+      <c r="E289">
+        <v>37368676664</v>
       </c>
       <c r="F289" t="s">
         <v>2107</v>
       </c>
       <c r="G289" t="s">
         <v>2108</v>
       </c>
       <c r="H289" t="s">
         <v>2109</v>
       </c>
       <c r="I289" t="s">
-        <v>2110</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C290" t="s">
         <v>2111</v>
       </c>
-      <c r="C290" t="s">
+      <c r="D290" t="s">
         <v>2112</v>
       </c>
-      <c r="D290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E290" t="s">
-        <v>2090</v>
+        <v>2113</v>
       </c>
       <c r="F290" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="G290" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="H290" t="s">
-        <v>2115</v>
+        <v>21</v>
       </c>
       <c r="I290" t="s">
-        <v>2116</v>
+        <v>21</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C291" t="s">
         <v>2117</v>
       </c>
-      <c r="C291" t="s">
+      <c r="D291" t="s">
         <v>2118</v>
       </c>
-      <c r="D291" t="s">
+      <c r="E291">
+        <v>37377732771</v>
+      </c>
+      <c r="F291" t="s">
         <v>2119</v>
       </c>
-      <c r="E291">
-[...2 lines deleted...]
-      <c r="F291" t="s">
+      <c r="G291" t="s">
         <v>2120</v>
       </c>
-      <c r="G291" t="s">
+      <c r="H291" t="s">
         <v>2121</v>
       </c>
-      <c r="H291" t="s">
+      <c r="I291" t="s">
         <v>2122</v>
-      </c>
-[...1 lines deleted...]
-        <v>2123</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C292" t="s">
         <v>2124</v>
       </c>
-      <c r="C292" t="s">
+      <c r="D292" t="s">
         <v>2125</v>
       </c>
-      <c r="D292" t="s">
+      <c r="E292">
+        <v>37368621105</v>
+      </c>
+      <c r="F292" t="s">
         <v>2126</v>
       </c>
-      <c r="E292" t="s">
+      <c r="G292" t="s">
         <v>2127</v>
       </c>
-      <c r="F292" t="s">
+      <c r="H292" t="s">
         <v>2128</v>
       </c>
-      <c r="G292" t="s">
+      <c r="I292" t="s">
         <v>2129</v>
-      </c>
-[...4 lines deleted...]
-        <v>2131</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C293" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D293" t="s">
         <v>2132</v>
       </c>
-      <c r="C293" t="s">
+      <c r="E293">
+        <v>37379778177</v>
+      </c>
+      <c r="F293" t="s">
         <v>2133</v>
       </c>
-      <c r="D293" t="s">
+      <c r="G293" t="s">
         <v>2134</v>
       </c>
-      <c r="E293">
-[...2 lines deleted...]
-      <c r="F293" t="s">
+      <c r="H293" t="s">
         <v>2135</v>
       </c>
-      <c r="G293" t="s">
+      <c r="I293" t="s">
         <v>2136</v>
-      </c>
-[...4 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D294" t="s">
         <v>2139</v>
       </c>
-      <c r="C294" t="s">
+      <c r="E294">
+        <v>37360451639</v>
+      </c>
+      <c r="F294" t="s">
         <v>2140</v>
       </c>
-      <c r="D294" t="s">
+      <c r="G294" t="s">
         <v>2141</v>
       </c>
-      <c r="E294">
-[...2 lines deleted...]
-      <c r="F294" t="s">
+      <c r="H294" t="s">
         <v>2142</v>
       </c>
-      <c r="G294" t="s">
+      <c r="I294" t="s">
         <v>2143</v>
       </c>
-      <c r="H294" t="s">
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295">
+        <v>294</v>
+      </c>
+      <c r="B295" t="s">
         <v>2144</v>
       </c>
-      <c r="I294" t="s">
+      <c r="C295" t="s">
         <v>2145</v>
+      </c>
+      <c r="D295" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E295" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F295" t="s">
+        <v>2148</v>
+      </c>
+      <c r="G295" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H295" t="s">
+        <v>2149</v>
+      </c>
+      <c r="I295" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="A296">
+        <v>295</v>
+      </c>
+      <c r="B296" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D296" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E296">
+        <v>37360923301</v>
+      </c>
+      <c r="F296" t="s">
+        <v>2154</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2155</v>
+      </c>
+      <c r="H296" t="s">
+        <v>2156</v>
+      </c>
+      <c r="I296" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9">
+      <c r="A297">
+        <v>296</v>
+      </c>
+      <c r="B297" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C297" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D297" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E297">
+        <v>37369437936</v>
+      </c>
+      <c r="F297" t="s">
+        <v>2161</v>
+      </c>
+      <c r="G297" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H297" t="s">
+        <v>2163</v>
+      </c>
+      <c r="I297" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9">
+      <c r="A298">
+        <v>297</v>
+      </c>
+      <c r="B298" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E298" t="s">
+        <v>2167</v>
+      </c>
+      <c r="F298" t="s">
+        <v>2168</v>
+      </c>
+      <c r="G298" t="s">
+        <v>2169</v>
+      </c>
+      <c r="H298" t="s">
+        <v>2170</v>
+      </c>
+      <c r="I298" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9">
+      <c r="A299">
+        <v>298</v>
+      </c>
+      <c r="B299" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D299" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E299">
+        <v>37379931097</v>
+      </c>
+      <c r="F299" t="s">
+        <v>2175</v>
+      </c>
+      <c r="G299" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H299" t="s">
+        <v>2177</v>
+      </c>
+      <c r="I299" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9">
+      <c r="A300">
+        <v>299</v>
+      </c>
+      <c r="B300" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C300" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D300" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E300">
+        <v>37369257212</v>
+      </c>
+      <c r="F300" t="s">
+        <v>2182</v>
+      </c>
+      <c r="G300" t="s">
+        <v>2183</v>
+      </c>
+      <c r="H300" t="s">
+        <v>2184</v>
+      </c>
+      <c r="I300" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9">
+      <c r="A301">
+        <v>300</v>
+      </c>
+      <c r="B301" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D301" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E301" t="s">
+        <v>2188</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G301" t="s">
+        <v>2189</v>
+      </c>
+      <c r="H301" t="s">
+        <v>2190</v>
+      </c>
+      <c r="I301" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9">
+      <c r="A302">
+        <v>301</v>
+      </c>
+      <c r="B302" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D302" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E302" t="s">
+        <v>2195</v>
+      </c>
+      <c r="F302" t="s">
+        <v>2196</v>
+      </c>
+      <c r="G302" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H302" t="s">
+        <v>2198</v>
+      </c>
+      <c r="I302" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303">
+        <v>302</v>
+      </c>
+      <c r="B303" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E303" t="s">
+        <v>2203</v>
+      </c>
+      <c r="F303" t="s">
+        <v>2204</v>
+      </c>
+      <c r="G303" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1984</v>
+      </c>
+      <c r="I303" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304">
+        <v>303</v>
+      </c>
+      <c r="B304" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E304" t="s">
+        <v>2209</v>
+      </c>
+      <c r="F304" t="s">
+        <v>2210</v>
+      </c>
+      <c r="G304" t="s">
+        <v>2211</v>
+      </c>
+      <c r="H304" t="s">
+        <v>21</v>
+      </c>
+      <c r="I304" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305">
+        <v>304</v>
+      </c>
+      <c r="B305" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E305" t="s">
+        <v>2215</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G305" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H305" t="s">
+        <v>2217</v>
+      </c>
+      <c r="I305" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306">
+        <v>305</v>
+      </c>
+      <c r="B306" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D306" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E306">
+        <v>37368503727</v>
+      </c>
+      <c r="F306" t="s">
+        <v>2222</v>
+      </c>
+      <c r="G306" t="s">
+        <v>2223</v>
+      </c>
+      <c r="H306" t="s">
+        <v>21</v>
+      </c>
+      <c r="I306" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9">
+      <c r="A307">
+        <v>306</v>
+      </c>
+      <c r="B307" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D307" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E307">
+        <v>77879130</v>
+      </c>
+      <c r="F307" t="s">
+        <v>2227</v>
+      </c>
+      <c r="G307" t="s">
+        <v>2228</v>
+      </c>
+      <c r="H307" t="s">
+        <v>2229</v>
+      </c>
+      <c r="I307" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308">
+        <v>307</v>
+      </c>
+      <c r="B308" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E308">
+        <v>37379623000</v>
+      </c>
+      <c r="F308" t="s">
+        <v>2233</v>
+      </c>
+      <c r="G308" t="s">
+        <v>2234</v>
+      </c>
+      <c r="H308" t="s">
+        <v>2235</v>
+      </c>
+      <c r="I308" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309">
+        <v>308</v>
+      </c>
+      <c r="B309" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D309" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E309">
+        <v>37360068816</v>
+      </c>
+      <c r="F309" t="s">
+        <v>2240</v>
+      </c>
+      <c r="G309" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H309" t="s">
+        <v>21</v>
+      </c>
+      <c r="I309" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9">
+      <c r="A310">
+        <v>309</v>
+      </c>
+      <c r="B310" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2245</v>
+      </c>
+      <c r="F310" t="s">
+        <v>2246</v>
+      </c>
+      <c r="G310" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H310" t="s">
+        <v>2248</v>
+      </c>
+      <c r="I310" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9">
+      <c r="A311">
+        <v>310</v>
+      </c>
+      <c r="B311" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D311" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E311">
+        <v>37369160625</v>
+      </c>
+      <c r="F311" t="s">
+        <v>2253</v>
+      </c>
+      <c r="G311" t="s">
+        <v>2254</v>
+      </c>
+      <c r="H311" t="s">
+        <v>2255</v>
+      </c>
+      <c r="I311" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9">
+      <c r="A312">
+        <v>311</v>
+      </c>
+      <c r="B312" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2260</v>
+      </c>
+      <c r="F312" t="s">
+        <v>2261</v>
+      </c>
+      <c r="G312" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H312" t="s">
+        <v>2263</v>
+      </c>
+      <c r="I312" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313">
+        <v>312</v>
+      </c>
+      <c r="B313" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2267</v>
+      </c>
+      <c r="F313" t="s">
+        <v>21</v>
+      </c>
+      <c r="G313" t="s">
+        <v>2268</v>
+      </c>
+      <c r="H313" t="s">
+        <v>21</v>
+      </c>
+      <c r="I313" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9">
+      <c r="A314">
+        <v>313</v>
+      </c>
+      <c r="B314" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E314">
+        <v>68893380</v>
+      </c>
+      <c r="F314" t="s">
+        <v>2272</v>
+      </c>
+      <c r="G314" t="s">
+        <v>2273</v>
+      </c>
+      <c r="H314" t="s">
+        <v>2274</v>
+      </c>
+      <c r="I314" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9">
+      <c r="A315">
+        <v>314</v>
+      </c>
+      <c r="B315" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2279</v>
+      </c>
+      <c r="F315" t="s">
+        <v>21</v>
+      </c>
+      <c r="G315" t="s">
+        <v>2280</v>
+      </c>
+      <c r="H315" t="s">
+        <v>21</v>
+      </c>
+      <c r="I315" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9">
+      <c r="A316">
+        <v>315</v>
+      </c>
+      <c r="B316" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2284</v>
+      </c>
+      <c r="F316" t="s">
+        <v>2285</v>
+      </c>
+      <c r="G316" t="s">
+        <v>2286</v>
+      </c>
+      <c r="H316" t="s">
+        <v>2287</v>
+      </c>
+      <c r="I316" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9">
+      <c r="A317">
+        <v>316</v>
+      </c>
+      <c r="B317" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2292</v>
+      </c>
+      <c r="F317" t="s">
+        <v>2293</v>
+      </c>
+      <c r="G317" t="s">
+        <v>2294</v>
+      </c>
+      <c r="H317" t="s">
+        <v>2295</v>
+      </c>
+      <c r="I317" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9">
+      <c r="A318">
+        <v>317</v>
+      </c>
+      <c r="B318" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E318">
+        <v>37379955433</v>
+      </c>
+      <c r="F318" t="s">
+        <v>2299</v>
+      </c>
+      <c r="G318" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H318" t="s">
+        <v>2301</v>
+      </c>
+      <c r="I318" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9">
+      <c r="A319">
+        <v>318</v>
+      </c>
+      <c r="B319" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E319">
+        <v>37379335143</v>
+      </c>
+      <c r="F319" t="s">
+        <v>2306</v>
+      </c>
+      <c r="G319" t="s">
+        <v>2307</v>
+      </c>
+      <c r="H319" t="s">
+        <v>2308</v>
+      </c>
+      <c r="I319" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9">
+      <c r="A320">
+        <v>319</v>
+      </c>
+      <c r="B320" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E320">
+        <v>37369921994</v>
+      </c>
+      <c r="F320" t="s">
+        <v>2312</v>
+      </c>
+      <c r="G320" t="s">
+        <v>2313</v>
+      </c>
+      <c r="H320" t="s">
+        <v>2314</v>
+      </c>
+      <c r="I320" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9">
+      <c r="A321">
+        <v>320</v>
+      </c>
+      <c r="B321" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D321" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E321">
+        <v>37360400501</v>
+      </c>
+      <c r="F321" t="s">
+        <v>21</v>
+      </c>
+      <c r="G321" t="s">
+        <v>2319</v>
+      </c>
+      <c r="H321" t="s">
+        <v>21</v>
+      </c>
+      <c r="I321" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9">
+      <c r="A322">
+        <v>321</v>
+      </c>
+      <c r="B322" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E322" t="s">
+        <v>2323</v>
+      </c>
+      <c r="F322" t="s">
+        <v>2324</v>
+      </c>
+      <c r="G322" t="s">
+        <v>2325</v>
+      </c>
+      <c r="H322" t="s">
+        <v>2326</v>
+      </c>
+      <c r="I322" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9">
+      <c r="A323">
+        <v>322</v>
+      </c>
+      <c r="B323" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E323">
+        <v>37379893493</v>
+      </c>
+      <c r="F323" t="s">
+        <v>21</v>
+      </c>
+      <c r="G323" t="s">
+        <v>2331</v>
+      </c>
+      <c r="H323" t="s">
+        <v>21</v>
+      </c>
+      <c r="I323" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9">
+      <c r="A324">
+        <v>323</v>
+      </c>
+      <c r="B324" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C324" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D324" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E324">
+        <v>37369634886</v>
+      </c>
+      <c r="F324" t="s">
+        <v>2335</v>
+      </c>
+      <c r="G324" t="s">
+        <v>2336</v>
+      </c>
+      <c r="H324" t="s">
+        <v>2337</v>
+      </c>
+      <c r="I324" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9">
+      <c r="A325">
+        <v>324</v>
+      </c>
+      <c r="B325" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D325" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E325" t="s">
+        <v>2341</v>
+      </c>
+      <c r="F325" t="s">
+        <v>2342</v>
+      </c>
+      <c r="G325" t="s">
+        <v>2343</v>
+      </c>
+      <c r="H325" t="s">
+        <v>2344</v>
+      </c>
+      <c r="I325" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9">
+      <c r="A326">
+        <v>325</v>
+      </c>
+      <c r="B326" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C326" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D326" t="s">
+        <v>2348</v>
+      </c>
+      <c r="E326">
+        <v>37378901543</v>
+      </c>
+      <c r="F326" t="s">
+        <v>2349</v>
+      </c>
+      <c r="G326" t="s">
+        <v>2350</v>
+      </c>
+      <c r="H326" t="s">
+        <v>2351</v>
+      </c>
+      <c r="I326" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9">
+      <c r="A327">
+        <v>326</v>
+      </c>
+      <c r="B327" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C327" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D327" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E327">
+        <v>37369023978</v>
+      </c>
+      <c r="F327" t="s">
+        <v>2356</v>
+      </c>
+      <c r="G327" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H327" t="s">
+        <v>2358</v>
+      </c>
+      <c r="I327" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9">
+      <c r="A328">
+        <v>327</v>
+      </c>
+      <c r="B328" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C328" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D328" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E328" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F328" t="s">
+        <v>2364</v>
+      </c>
+      <c r="G328" t="s">
+        <v>2365</v>
+      </c>
+      <c r="H328" t="s">
+        <v>2366</v>
+      </c>
+      <c r="I328" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9">
+      <c r="A329">
+        <v>328</v>
+      </c>
+      <c r="B329" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C329" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D329" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E329">
+        <v>37360930675</v>
+      </c>
+      <c r="F329" t="s">
+        <v>2371</v>
+      </c>
+      <c r="G329" t="s">
+        <v>2372</v>
+      </c>
+      <c r="H329" t="s">
+        <v>191</v>
+      </c>
+      <c r="I329" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9">
+      <c r="A330">
+        <v>329</v>
+      </c>
+      <c r="B330" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C330" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D330" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E330" t="s">
+        <v>2376</v>
+      </c>
+      <c r="F330" t="s">
+        <v>2377</v>
+      </c>
+      <c r="G330" t="s">
+        <v>2378</v>
+      </c>
+      <c r="H330" t="s">
+        <v>2379</v>
+      </c>
+      <c r="I330" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9">
+      <c r="A331">
+        <v>330</v>
+      </c>
+      <c r="B331" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D331" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E331" t="s">
+        <v>2384</v>
+      </c>
+      <c r="F331" t="s">
+        <v>21</v>
+      </c>
+      <c r="G331" t="s">
+        <v>2385</v>
+      </c>
+      <c r="H331" t="s">
+        <v>2386</v>
+      </c>
+      <c r="I331" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9">
+      <c r="A332">
+        <v>331</v>
+      </c>
+      <c r="B332" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C332" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D332" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E332" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F332" t="s">
+        <v>21</v>
+      </c>
+      <c r="G332" t="s">
+        <v>2392</v>
+      </c>
+      <c r="H332" t="s">
+        <v>21</v>
+      </c>
+      <c r="I332" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9">
+      <c r="A333">
+        <v>332</v>
+      </c>
+      <c r="B333" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C333" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D333" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E333">
+        <v>37369239666</v>
+      </c>
+      <c r="F333" t="s">
+        <v>21</v>
+      </c>
+      <c r="G333" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H333" t="s">
+        <v>2397</v>
+      </c>
+      <c r="I333" t="s">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9">
+      <c r="A334">
+        <v>333</v>
+      </c>
+      <c r="B334" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C334" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D334" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E334">
+        <v>37368058122</v>
+      </c>
+      <c r="F334" t="s">
+        <v>2401</v>
+      </c>
+      <c r="G334" t="s">
+        <v>2402</v>
+      </c>
+      <c r="H334" t="s">
+        <v>2403</v>
+      </c>
+      <c r="I334" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9">
+      <c r="A335">
+        <v>334</v>
+      </c>
+      <c r="B335" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C335" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D335" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E335" t="s">
+        <v>2408</v>
+      </c>
+      <c r="F335" t="s">
+        <v>21</v>
+      </c>
+      <c r="G335" t="s">
+        <v>2409</v>
+      </c>
+      <c r="H335" t="s">
+        <v>2410</v>
+      </c>
+      <c r="I335" t="s">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9">
+      <c r="A336">
+        <v>335</v>
+      </c>
+      <c r="B336" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C336" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D336" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E336" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F336" t="s">
+        <v>21</v>
+      </c>
+      <c r="G336" t="s">
+        <v>2415</v>
+      </c>
+      <c r="H336" t="s">
+        <v>21</v>
+      </c>
+      <c r="I336" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9">
+      <c r="A337">
+        <v>336</v>
+      </c>
+      <c r="B337" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C337" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D337" t="s">
+        <v>2418</v>
+      </c>
+      <c r="E337">
+        <v>37361156071</v>
+      </c>
+      <c r="F337" t="s">
+        <v>21</v>
+      </c>
+      <c r="G337" t="s">
+        <v>2419</v>
+      </c>
+      <c r="H337" t="s">
+        <v>21</v>
+      </c>
+      <c r="I337" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9">
+      <c r="A338">
+        <v>337</v>
+      </c>
+      <c r="B338" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C338" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D338" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E338">
+        <v>37369220497</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G338" t="s">
+        <v>2423</v>
+      </c>
+      <c r="H338" t="s">
+        <v>2424</v>
+      </c>
+      <c r="I338" t="s">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9">
+      <c r="A339">
+        <v>338</v>
+      </c>
+      <c r="B339" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C339" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D339" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E339">
+        <v>373078067420</v>
+      </c>
+      <c r="F339" t="s">
+        <v>21</v>
+      </c>
+      <c r="G339" t="s">
+        <v>2429</v>
+      </c>
+      <c r="H339" t="s">
+        <v>2430</v>
+      </c>
+      <c r="I339" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9">
+      <c r="A340">
+        <v>339</v>
+      </c>
+      <c r="B340" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C340" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D340" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E340">
+        <v>37377853421</v>
+      </c>
+      <c r="F340" t="s">
+        <v>2435</v>
+      </c>
+      <c r="G340" t="s">
+        <v>2436</v>
+      </c>
+      <c r="H340" t="s">
+        <v>2437</v>
+      </c>
+      <c r="I340" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9">
+      <c r="A341">
+        <v>340</v>
+      </c>
+      <c r="B341" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C341" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D341" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E341" t="s">
+        <v>2441</v>
+      </c>
+      <c r="F341" t="s">
+        <v>2442</v>
+      </c>
+      <c r="G341" t="s">
+        <v>2443</v>
+      </c>
+      <c r="H341" t="s">
+        <v>2444</v>
+      </c>
+      <c r="I341" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9">
+      <c r="A342">
+        <v>341</v>
+      </c>
+      <c r="B342" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C342" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D342" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E342">
+        <v>37360333555</v>
+      </c>
+      <c r="F342" t="s">
+        <v>2449</v>
+      </c>
+      <c r="G342" t="s">
+        <v>2450</v>
+      </c>
+      <c r="H342" t="s">
+        <v>2451</v>
+      </c>
+      <c r="I342" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9">
+      <c r="A343">
+        <v>342</v>
+      </c>
+      <c r="B343" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C343" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D343" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E343" t="s">
+        <v>2456</v>
+      </c>
+      <c r="F343" t="s">
+        <v>2457</v>
+      </c>
+      <c r="G343" t="s">
+        <v>2458</v>
+      </c>
+      <c r="H343" t="s">
+        <v>2459</v>
+      </c>
+      <c r="I343" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9">
+      <c r="A344">
+        <v>343</v>
+      </c>
+      <c r="B344" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C344" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E344">
+        <v>37369501151</v>
+      </c>
+      <c r="F344" t="s">
+        <v>2463</v>
+      </c>
+      <c r="G344" t="s">
+        <v>2464</v>
+      </c>
+      <c r="H344" t="s">
+        <v>2465</v>
+      </c>
+      <c r="I344" t="s">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9">
+      <c r="A345">
+        <v>344</v>
+      </c>
+      <c r="B345" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C345" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D345" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E345" t="s">
+        <v>2470</v>
+      </c>
+      <c r="F345" t="s">
+        <v>2471</v>
+      </c>
+      <c r="G345" t="s">
+        <v>2472</v>
+      </c>
+      <c r="H345" t="s">
+        <v>2473</v>
+      </c>
+      <c r="I345" t="s">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9">
+      <c r="A346">
+        <v>345</v>
+      </c>
+      <c r="B346" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C346" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D346" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E346">
+        <v>37369653150</v>
+      </c>
+      <c r="F346" t="s">
+        <v>2478</v>
+      </c>
+      <c r="G346" t="s">
+        <v>2479</v>
+      </c>
+      <c r="H346" t="s">
+        <v>2480</v>
+      </c>
+      <c r="I346" t="s">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9">
+      <c r="A347">
+        <v>346</v>
+      </c>
+      <c r="B347" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C347" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D347" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E347" t="s">
+        <v>2484</v>
+      </c>
+      <c r="F347" t="s">
+        <v>2485</v>
+      </c>
+      <c r="G347" t="s">
+        <v>2486</v>
+      </c>
+      <c r="H347" t="s">
+        <v>2487</v>
+      </c>
+      <c r="I347" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9">
+      <c r="A348">
+        <v>347</v>
+      </c>
+      <c r="B348" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C348" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D348" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E348" t="s">
+        <v>2492</v>
+      </c>
+      <c r="F348" t="s">
+        <v>21</v>
+      </c>
+      <c r="G348" t="s">
+        <v>2493</v>
+      </c>
+      <c r="H348" t="s">
+        <v>21</v>
+      </c>
+      <c r="I348" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9">
+      <c r="A349">
+        <v>348</v>
+      </c>
+      <c r="B349" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C349" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D349" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E349">
+        <v>37368888578</v>
+      </c>
+      <c r="F349" t="s">
+        <v>21</v>
+      </c>
+      <c r="G349" t="s">
+        <v>2497</v>
+      </c>
+      <c r="H349" t="s">
+        <v>21</v>
+      </c>
+      <c r="I349" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9">
+      <c r="A350">
+        <v>349</v>
+      </c>
+      <c r="B350" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C350" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D350" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E350" t="s">
+        <v>2501</v>
+      </c>
+      <c r="F350" t="s">
+        <v>21</v>
+      </c>
+      <c r="G350" t="s">
+        <v>2502</v>
+      </c>
+      <c r="H350" t="s">
+        <v>21</v>
+      </c>
+      <c r="I350" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9">
+      <c r="A351">
+        <v>350</v>
+      </c>
+      <c r="B351" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C351" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D351" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E351">
+        <v>37360483832</v>
+      </c>
+      <c r="F351" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G351" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H351" t="s">
+        <v>2508</v>
+      </c>
+      <c r="I351" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9">
+      <c r="A352">
+        <v>351</v>
+      </c>
+      <c r="B352" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C352" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D352" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E352">
+        <v>37379160194</v>
+      </c>
+      <c r="F352" t="s">
+        <v>2513</v>
+      </c>
+      <c r="G352" t="s">
+        <v>2514</v>
+      </c>
+      <c r="H352" t="s">
+        <v>2515</v>
+      </c>
+      <c r="I352" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9">
+      <c r="A353">
+        <v>352</v>
+      </c>
+      <c r="B353" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C353" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D353" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E353">
+        <v>37378127488</v>
+      </c>
+      <c r="F353" t="s">
+        <v>2520</v>
+      </c>
+      <c r="G353" t="s">
+        <v>2521</v>
+      </c>
+      <c r="H353" t="s">
+        <v>2522</v>
+      </c>
+      <c r="I353" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9">
+      <c r="A354">
+        <v>353</v>
+      </c>
+      <c r="B354" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C354" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D354" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E354">
+        <v>37369067969</v>
+      </c>
+      <c r="F354" t="s">
+        <v>2527</v>
+      </c>
+      <c r="G354" t="s">
+        <v>2528</v>
+      </c>
+      <c r="H354" t="s">
+        <v>2529</v>
+      </c>
+      <c r="I354" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9">
+      <c r="A355">
+        <v>354</v>
+      </c>
+      <c r="B355" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C355" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D355" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E355">
+        <v>37369820671</v>
+      </c>
+      <c r="F355" t="s">
+        <v>2534</v>
+      </c>
+      <c r="G355" t="s">
+        <v>2535</v>
+      </c>
+      <c r="H355" t="s">
+        <v>2536</v>
+      </c>
+      <c r="I355" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9">
+      <c r="A356">
+        <v>355</v>
+      </c>
+      <c r="B356" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C356" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D356" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E356" t="s">
+        <v>2541</v>
+      </c>
+      <c r="F356" t="s">
+        <v>2542</v>
+      </c>
+      <c r="G356" t="s">
+        <v>2543</v>
+      </c>
+      <c r="H356" t="s">
+        <v>2544</v>
+      </c>
+      <c r="I356" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9">
+      <c r="A357">
+        <v>356</v>
+      </c>
+      <c r="B357" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C357" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D357" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E357" t="s">
+        <v>2549</v>
+      </c>
+      <c r="F357" t="s">
+        <v>2550</v>
+      </c>
+      <c r="G357" t="s">
+        <v>2551</v>
+      </c>
+      <c r="H357" t="s">
+        <v>2552</v>
+      </c>
+      <c r="I357" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9">
+      <c r="A358">
+        <v>357</v>
+      </c>
+      <c r="B358" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C358" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D358" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E358" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F358" t="s">
+        <v>2558</v>
+      </c>
+      <c r="G358" t="s">
+        <v>2559</v>
+      </c>
+      <c r="H358" t="s">
+        <v>2560</v>
+      </c>
+      <c r="I358" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9">
+      <c r="A359">
+        <v>358</v>
+      </c>
+      <c r="B359" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C359" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D359" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E359" t="s">
+        <v>2565</v>
+      </c>
+      <c r="F359" t="s">
+        <v>2566</v>
+      </c>
+      <c r="G359" t="s">
+        <v>2567</v>
+      </c>
+      <c r="H359" t="s">
+        <v>2568</v>
+      </c>
+      <c r="I359" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9">
+      <c r="A360">
+        <v>359</v>
+      </c>
+      <c r="B360" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C360" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D360" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E360" t="s">
+        <v>2573</v>
+      </c>
+      <c r="F360" t="s">
+        <v>21</v>
+      </c>
+      <c r="G360" t="s">
+        <v>2574</v>
+      </c>
+      <c r="H360" t="s">
+        <v>21</v>
+      </c>
+      <c r="I360" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9">
+      <c r="A361">
+        <v>360</v>
+      </c>
+      <c r="B361" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C361" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D361" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E361">
+        <v>37368082933</v>
+      </c>
+      <c r="F361" t="s">
+        <v>2578</v>
+      </c>
+      <c r="G361" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H361" t="s">
+        <v>2580</v>
+      </c>
+      <c r="I361" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9">
+      <c r="A362">
+        <v>361</v>
+      </c>
+      <c r="B362" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C362" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D362" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E362" t="s">
+        <v>2585</v>
+      </c>
+      <c r="F362" t="s">
+        <v>2586</v>
+      </c>
+      <c r="G362" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H362" t="s">
+        <v>2588</v>
+      </c>
+      <c r="I362" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9">
+      <c r="A363">
+        <v>362</v>
+      </c>
+      <c r="B363" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C363" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D363" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E363">
+        <v>37378423301</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G363" t="s">
+        <v>2593</v>
+      </c>
+      <c r="H363" t="s">
+        <v>2594</v>
+      </c>
+      <c r="I363" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9">
+      <c r="A364">
+        <v>363</v>
+      </c>
+      <c r="B364" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C364" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D364" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E364">
+        <v>37367123099</v>
+      </c>
+      <c r="F364" t="s">
+        <v>21</v>
+      </c>
+      <c r="G364" t="s">
+        <v>2599</v>
+      </c>
+      <c r="H364" t="s">
+        <v>2600</v>
+      </c>
+      <c r="I364" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9">
+      <c r="A365">
+        <v>364</v>
+      </c>
+      <c r="B365" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C365" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D365" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E365">
+        <v>37360626110</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G365" t="s">
+        <v>2605</v>
+      </c>
+      <c r="H365" t="s">
+        <v>2606</v>
+      </c>
+      <c r="I365" t="s">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9">
+      <c r="A366">
+        <v>365</v>
+      </c>
+      <c r="B366" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C366" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D366" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E366">
+        <v>37378956592</v>
+      </c>
+      <c r="F366" t="s">
+        <v>21</v>
+      </c>
+      <c r="G366" t="s">
+        <v>2610</v>
+      </c>
+      <c r="H366" t="s">
+        <v>21</v>
+      </c>
+      <c r="I366" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9">
+      <c r="A367">
+        <v>366</v>
+      </c>
+      <c r="B367" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C367" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D367" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E367" t="s">
+        <v>2614</v>
+      </c>
+      <c r="F367" t="s">
+        <v>2615</v>
+      </c>
+      <c r="G367" t="s">
+        <v>2616</v>
+      </c>
+      <c r="H367" t="s">
+        <v>2617</v>
+      </c>
+      <c r="I367" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9">
+      <c r="A368">
+        <v>367</v>
+      </c>
+      <c r="B368" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C368" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D368" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E368">
+        <v>37379694775</v>
+      </c>
+      <c r="F368" t="s">
+        <v>2622</v>
+      </c>
+      <c r="G368" t="s">
+        <v>2623</v>
+      </c>
+      <c r="H368" t="s">
+        <v>2624</v>
+      </c>
+      <c r="I368" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9">
+      <c r="A369">
+        <v>368</v>
+      </c>
+      <c r="B369" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C369" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D369" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E369">
+        <v>37379694775</v>
+      </c>
+      <c r="F369" t="s">
+        <v>2628</v>
+      </c>
+      <c r="G369" t="s">
+        <v>2629</v>
+      </c>
+      <c r="H369" t="s">
+        <v>2630</v>
+      </c>
+      <c r="I369" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9">
+      <c r="A370">
+        <v>369</v>
+      </c>
+      <c r="B370" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E370">
+        <v>37369883460</v>
+      </c>
+      <c r="F370" t="s">
+        <v>21</v>
+      </c>
+      <c r="G370" t="s">
+        <v>2634</v>
+      </c>
+      <c r="H370" t="s">
+        <v>21</v>
+      </c>
+      <c r="I370" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9">
+      <c r="A371">
+        <v>370</v>
+      </c>
+      <c r="B371" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C371" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D371" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E371" t="s">
+        <v>2638</v>
+      </c>
+      <c r="F371" t="s">
+        <v>2639</v>
+      </c>
+      <c r="G371" t="s">
+        <v>2640</v>
+      </c>
+      <c r="H371" t="s">
+        <v>2641</v>
+      </c>
+      <c r="I371" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9">
+      <c r="A372">
+        <v>371</v>
+      </c>
+      <c r="B372" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C372" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D372" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E372">
+        <v>37360092457</v>
+      </c>
+      <c r="F372" t="s">
+        <v>21</v>
+      </c>
+      <c r="G372" t="s">
+        <v>2646</v>
+      </c>
+      <c r="H372" t="s">
+        <v>21</v>
+      </c>
+      <c r="I372" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9">
+      <c r="A373">
+        <v>372</v>
+      </c>
+      <c r="B373" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D373" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E373">
+        <v>37369190481</v>
+      </c>
+      <c r="F373" t="s">
+        <v>2650</v>
+      </c>
+      <c r="G373" t="s">
+        <v>2651</v>
+      </c>
+      <c r="H373" t="s">
+        <v>2652</v>
+      </c>
+      <c r="I373" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9">
+      <c r="A374">
+        <v>373</v>
+      </c>
+      <c r="B374" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C374" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D374" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E374" t="s">
+        <v>2657</v>
+      </c>
+      <c r="F374" t="s">
+        <v>2658</v>
+      </c>
+      <c r="G374" t="s">
+        <v>2659</v>
+      </c>
+      <c r="H374" t="s">
+        <v>2660</v>
+      </c>
+      <c r="I374" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9">
+      <c r="A375">
+        <v>374</v>
+      </c>
+      <c r="B375" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C375" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D375" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E375" t="s">
+        <v>2665</v>
+      </c>
+      <c r="F375" t="s">
+        <v>21</v>
+      </c>
+      <c r="G375" t="s">
+        <v>2666</v>
+      </c>
+      <c r="H375" t="s">
+        <v>2667</v>
+      </c>
+      <c r="I375" t="s">
+        <v>2667</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">