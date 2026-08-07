--- v1 (2026-06-16)
+++ v2 (2026-08-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2668">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2764">
   <si>
     <t>Nr.</t>
   </si>
   <si>
     <t>Nume organizație</t>
   </si>
   <si>
     <t>IDNO</t>
   </si>
   <si>
     <t>{{ __("string.reg_date") }}</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Adresă fizică</t>
   </si>
   <si>
@@ -6392,62 +6392,53 @@
   <si>
     <t>2012-04-28</t>
   </si>
   <si>
     <t>invalife.org</t>
   </si>
   <si>
     <t>info@invalife.org</t>
   </si>
   <si>
     <t>N/A, N/A, Тирасполь, ул. К. Либкнехта, 160, 159</t>
   </si>
   <si>
     <t>Тирасполь, ул. К. Либкнехта, 160, 159</t>
   </si>
   <si>
     <t>AO ,,Fireman Moldova''</t>
   </si>
   <si>
     <t xml:space="preserve">	1023620007858</t>
   </si>
   <si>
     <t>2023-10-13</t>
   </si>
   <si>
-    <t>FiremanMoldova</t>
-[...1 lines deleted...]
-  <si>
     <t>firemanmoldova@gmail.com</t>
   </si>
   <si>
-    <t>Călărași, Calarasi, Ștefan cel Mare, 9</t>
-[...4 lines deleted...]
-  <si>
     <t>Asociația Obștească "ARIPI PENTRU VIITOR"</t>
   </si>
   <si>
     <t xml:space="preserve">	1024620011290</t>
   </si>
   <si>
     <t>2024-09-19</t>
   </si>
   <si>
     <t>https://aripipentruviitor.netlify.app/</t>
   </si>
   <si>
     <t>aripi.viitor@gmail.com</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Chișinău, str. Maria Drăgan, 38/2</t>
   </si>
   <si>
     <t>str. Maria Drăgan, 38/2</t>
   </si>
   <si>
     <t>Центр инновационных образовательных и социальных программ</t>
   </si>
   <si>
     <t xml:space="preserve">	1015620006706</t>
@@ -6797,59 +6788,59 @@
   <si>
     <t>https://www.facebook.com/kappa.social</t>
   </si>
   <si>
     <t>kappa.social.ngo@gmail.com</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Chișinău, Ghioceilor, 2</t>
   </si>
   <si>
     <t>Ghioceilor, 2</t>
   </si>
   <si>
     <t>Asociaţia Obştească „Comunitate în Acțiune - Sîngerei”</t>
   </si>
   <si>
     <t xml:space="preserve">	1025620006028</t>
   </si>
   <si>
     <t>2025-08-04</t>
   </si>
   <si>
     <t>076841587</t>
   </si>
   <si>
-    <t>https://www.facebook.com/profile.php?id=61584082225145</t>
-[...1 lines deleted...]
-  <si>
     <t>comunitate.actiune.singerei@gmail.com</t>
   </si>
   <si>
     <t>Sîngerei, Singerei, Costache Conache, 8</t>
   </si>
   <si>
+    <t>Costache Conache, 8</t>
+  </si>
+  <si>
     <t>Asociația Obștească “Școala Emoțiilor”</t>
   </si>
   <si>
     <t xml:space="preserve">	1025620010027</t>
   </si>
   <si>
     <t>2025-11-17</t>
   </si>
   <si>
     <t>068334850</t>
   </si>
   <si>
     <t>scoalaemotiilor.ong@gmail.com</t>
   </si>
   <si>
     <t>Dialog Alternativ</t>
   </si>
   <si>
     <t xml:space="preserve">	1023620004477</t>
   </si>
   <si>
     <t>2023-05-22</t>
   </si>
   <si>
     <t>www.facebook.com/dialogalternativ</t>
@@ -7871,77 +7862,59 @@
   <si>
     <t>Asociația Veteranilor Războiului pentru Independență a Serviciului de Informații și Securitate al Republicii Moldova (denumire prescurtată) AVRISISRM</t>
   </si>
   <si>
     <t xml:space="preserve">	1014620003513</t>
   </si>
   <si>
     <t>2014-05-14</t>
   </si>
   <si>
     <t>079415575</t>
   </si>
   <si>
     <t>www.avrisisrm.md</t>
   </si>
   <si>
     <t>info@avrisisrm.md</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Chișinău, AlEXANDR  Pușkin, 22</t>
   </si>
   <si>
     <t>AlEXANDR  Pușkin, 22</t>
   </si>
   <si>
-    <t>A.O. VREAU SA CRED</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	1020620005152</t>
+    <t>A.O. Vreau sa cred</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620005151</t>
   </si>
   <si>
     <t>2020-07-14</t>
   </si>
   <si>
-    <t>https://www.facebook.com/vreausacred2020?rdid=eXn2nd1IwnoUwCdw&amp;share_url=https%3A%2F%2Fwww.facebook.com%2Fshare%2F1EDReN9mMu%2F#</t>
-[...16 lines deleted...]
-  <si>
     <t>https://www.facebook.com/share/1LK4tHfH7V/</t>
   </si>
   <si>
     <t>respectfemina@gmail.com</t>
   </si>
   <si>
     <t>UTAG, Ceadir-Lunga, LENIN, 54</t>
   </si>
   <si>
     <t>LENIN, 54</t>
   </si>
   <si>
     <t>AO Fotbal Club Bardar-Ialoveni</t>
   </si>
   <si>
     <t xml:space="preserve">	10024620005286</t>
   </si>
   <si>
     <t>fcbardar@gmail.com</t>
   </si>
   <si>
     <t>AO Centrul de Informare și Documentare privind Drepturile Copilului din Moldova</t>
   </si>
   <si>
     <t xml:space="preserve">	1010620007454</t>
@@ -7955,111 +7928,426 @@
   <si>
     <t>https://drepturilecopilului.md/index.php?lang=ro</t>
   </si>
   <si>
     <t>office@ciddc.md</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Chișinău, Eugen Coca, 15</t>
   </si>
   <si>
     <t>Eugen Coca, 15</t>
   </si>
   <si>
     <t>AO Centrul Creștin IMPACT</t>
   </si>
   <si>
     <t xml:space="preserve">	1024620007615</t>
   </si>
   <si>
     <t>2024-06-10</t>
   </si>
   <si>
     <t>impactstefanvoda@gmail.com</t>
   </si>
   <si>
+    <t>Ștefan Vodă, Stefan Voda, str. Ștefan cel Mare și Sfânt, 51</t>
+  </si>
+  <si>
+    <t>str. Ștefan cel Mare și Sfânt, 51</t>
+  </si>
+  <si>
     <t>Asociația Obștească „Civic Hub”</t>
   </si>
   <si>
     <t xml:space="preserve">	1024620013397</t>
   </si>
   <si>
     <t>2024-12-12</t>
   </si>
   <si>
-    <t>https://www.facebook.com/aocivichub</t>
-[...1 lines deleted...]
-  <si>
     <t>ao.civic.hub@gmail.com</t>
   </si>
   <si>
-    <t>Cimișlia, Cimislia, Decebal, 18/1</t>
-[...4 lines deleted...]
-  <si>
     <t>AO „Andromeda”</t>
   </si>
   <si>
     <t xml:space="preserve">	1015620007736</t>
   </si>
   <si>
     <t>2015-08-17</t>
   </si>
   <si>
     <t>+373 601 43 676</t>
   </si>
   <si>
     <t>https://sites.google.com/view/bpafanasietalpa/pagina-de-pornire</t>
   </si>
   <si>
     <t>alexandrasocol5@gmail.com</t>
   </si>
   <si>
     <t>Rezina, Tareuca, Ștefan cel Mare și Sfânt, 1</t>
   </si>
   <si>
     <t>Ștefan cel Mare și Sfânt, 1</t>
   </si>
   <si>
     <t>Cahul Philharmonic Society</t>
   </si>
   <si>
     <t xml:space="preserve">	1023620005496</t>
   </si>
   <si>
     <t>2023-06-22</t>
   </si>
   <si>
     <t>079909241</t>
   </si>
   <si>
     <t>filarmonicacahul@gmail.com</t>
   </si>
   <si>
     <t>Cahul, Cahul, Bd. Victoriei, 18</t>
+  </si>
+  <si>
+    <t>Asociatia Obsteasca “Arca Sperantei”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620003506</t>
+  </si>
+  <si>
+    <t>2023-04-11</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/share/p/1DoSi3fsSF/?mibextid=wwXIfr</t>
+  </si>
+  <si>
+    <t>corina.zatic1987@gmail.com</t>
+  </si>
+  <si>
+    <t>Edineț, Edinet, Independentei, 33</t>
+  </si>
+  <si>
+    <t>Independentei, 33</t>
+  </si>
+  <si>
+    <t>Asociatia Obsteasca Club Sportiv "Codru 1992"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620005803</t>
+  </si>
+  <si>
+    <t>2025-07-16</t>
+  </si>
+  <si>
+    <t>069327524</t>
+  </si>
+  <si>
+    <t>cscodru1992@gmail.com</t>
+  </si>
+  <si>
+    <t>AIDARIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620008712</t>
+  </si>
+  <si>
+    <t>2025-10-24</t>
+  </si>
+  <si>
+    <t>www.aidaris.md</t>
+  </si>
+  <si>
+    <t>ivan.ivancev@aidaris.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Durlesti, str-la 2 Tudor Vladimirescu, 26</t>
+  </si>
+  <si>
+    <t>str-la 2 Tudor Vladimirescu, 26</t>
+  </si>
+  <si>
+    <t>Parteneriate pentru fiecare copil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620002091</t>
+  </si>
+  <si>
+    <t>1995-03-26</t>
+  </si>
+  <si>
+    <t>022238669</t>
+  </si>
+  <si>
+    <t>office@p4ec.md</t>
+  </si>
+  <si>
+    <t>ART NATAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023047605</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61591299962747</t>
+  </si>
+  <si>
+    <t>nataliasattarova@yahoo.com</t>
+  </si>
+  <si>
+    <t>Orhei, Orhei, Stefan cel Mare, 5</t>
+  </si>
+  <si>
+    <t>Stefan cel Mare, 5</t>
+  </si>
+  <si>
+    <t>ART CONNECT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023019558</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>069466577</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/artconnect.md?igsh=MWJ4NzJzcTV0ZzA2NA%3D%3D&amp;utm_source=qr</t>
+  </si>
+  <si>
+    <t>veracostovici@yahoo.com</t>
+  </si>
+  <si>
+    <t>Călărași, Calarasi, str. Stefan cel Mare si Sfint, 9</t>
+  </si>
+  <si>
+    <t>str. Stefan cel Mare si Sfint, 9</t>
+  </si>
+  <si>
+    <t>ArtForum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023030177</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>Facebook.com</t>
+  </si>
+  <si>
+    <t>vreauartamd@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Florilor, 28/2</t>
+  </si>
+  <si>
+    <t>Florilor, 28/2</t>
+  </si>
+  <si>
+    <t>AO Justerra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023120272</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/asociatiajusterra</t>
+  </si>
+  <si>
+    <t>asociatiajusterra@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Bălți, Balti, Stefan cel Mare, 90</t>
+  </si>
+  <si>
+    <t>Maftei Ion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20051155487</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>site.md</t>
+  </si>
+  <si>
+    <t>a.maftei@trigava.com</t>
+  </si>
+  <si>
+    <t>Cahul, Baurci-Moldoveni, Morilor, 25</t>
+  </si>
+  <si>
+    <t>Morilor, 25</t>
+  </si>
+  <si>
+    <t>LICEANUL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620004424</t>
+  </si>
+  <si>
+    <t>2001-01-25</t>
+  </si>
+  <si>
+    <t>a.muturniuc@reconsulting.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, șos. Hîncești, 32</t>
+  </si>
+  <si>
+    <t>șos. Hîncești, 32</t>
+  </si>
+  <si>
+    <t>Institutul Naţional al Femeilor din Moldova “Egalitate”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620008819</t>
+  </si>
+  <si>
+    <t>2008-06-18</t>
+  </si>
+  <si>
+    <t>373 69417052</t>
+  </si>
+  <si>
+    <t>www.niwm.org</t>
+  </si>
+  <si>
+    <t>nwim.equality@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Constructorilor str., 121</t>
+  </si>
+  <si>
+    <t>Constructorilor str., 121</t>
+  </si>
+  <si>
+    <t>Institutul pentru Democraţie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620008139</t>
+  </si>
+  <si>
+    <t>2007-01-02</t>
+  </si>
+  <si>
+    <t>www.indem.org</t>
+  </si>
+  <si>
+    <t>id.moldova@gmail.com</t>
+  </si>
+  <si>
+    <t>UTAG, Comrat, Tretiacova str., 21/3</t>
+  </si>
+  <si>
+    <t>Tretiacova str., 21/3</t>
+  </si>
+  <si>
+    <t>AO Inovații Sociale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1021620008116</t>
+  </si>
+  <si>
+    <t>2021-11-25</t>
+  </si>
+  <si>
+    <t>inovatiisociale2021@gmail.com</t>
+  </si>
+  <si>
+    <t>Asociația Utilizatorilor de apă Țibirica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620012095</t>
+  </si>
+  <si>
+    <t>2004-09-10</t>
+  </si>
+  <si>
+    <t>068215105</t>
+  </si>
+  <si>
+    <t>iinga.luchian88@gmail.com</t>
+  </si>
+  <si>
+    <t>Călărași, Tibirica, Țibirica, Țibirica</t>
+  </si>
+  <si>
+    <t>Țibirica, Țibirica</t>
+  </si>
+  <si>
+    <t>Academia AI Viziune pentru Democrație și Integrare Europeană</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620009627</t>
+  </si>
+  <si>
+    <t>2025-11-10</t>
+  </si>
+  <si>
+    <t>aiviziune.md</t>
+  </si>
+  <si>
+    <t>ai.viziune@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Alexandru Hâjdeu, 120</t>
+  </si>
+  <si>
+    <t>Alexandru Hâjdeu, 120</t>
+  </si>
+  <si>
+    <t>Asociația de Psihosomatică Aplicată și Educație Emoțională</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620000750</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>069365516</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61583508494665</t>
+  </si>
+  <si>
+    <t>asociatia.de.psihosomatica@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Armenească, 28</t>
+  </si>
+  <si>
+    <t>Armenească, 28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -8363,51 +8651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I375"/>
+  <dimension ref="A1:I390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="176.814" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="199.237" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="102.546" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -16838,2467 +17126,2902 @@
       </c>
       <c r="H291" t="s">
         <v>2121</v>
       </c>
       <c r="I291" t="s">
         <v>2122</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>2123</v>
       </c>
       <c r="C292" t="s">
         <v>2124</v>
       </c>
       <c r="D292" t="s">
         <v>2125</v>
       </c>
       <c r="E292">
         <v>37368621105</v>
       </c>
       <c r="F292" t="s">
+        <v>21</v>
+      </c>
+      <c r="G292" t="s">
         <v>2126</v>
       </c>
-      <c r="G292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H292" t="s">
-        <v>2128</v>
+        <v>21</v>
       </c>
       <c r="I292" t="s">
-        <v>2129</v>
+        <v>21</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
-        <v>2130</v>
+        <v>2127</v>
       </c>
       <c r="C293" t="s">
-        <v>2131</v>
+        <v>2128</v>
       </c>
       <c r="D293" t="s">
-        <v>2132</v>
+        <v>2129</v>
       </c>
       <c r="E293">
         <v>37379778177</v>
       </c>
       <c r="F293" t="s">
+        <v>2130</v>
+      </c>
+      <c r="G293" t="s">
+        <v>2131</v>
+      </c>
+      <c r="H293" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I293" t="s">
         <v>2133</v>
-      </c>
-[...7 lines deleted...]
-        <v>2136</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
-        <v>2137</v>
+        <v>2134</v>
       </c>
       <c r="C294" t="s">
-        <v>2138</v>
+        <v>2135</v>
       </c>
       <c r="D294" t="s">
-        <v>2139</v>
+        <v>2136</v>
       </c>
       <c r="E294">
         <v>37360451639</v>
       </c>
       <c r="F294" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G294" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H294" t="s">
+        <v>2139</v>
+      </c>
+      <c r="I294" t="s">
         <v>2140</v>
-      </c>
-[...7 lines deleted...]
-        <v>2143</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C295" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D295" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E295" t="s">
         <v>2144</v>
       </c>
-      <c r="C295" t="s">
+      <c r="F295" t="s">
         <v>2145</v>
       </c>
-      <c r="D295" t="s">
+      <c r="G295" t="s">
+        <v>2145</v>
+      </c>
+      <c r="H295" t="s">
         <v>2146</v>
       </c>
-      <c r="E295" t="s">
+      <c r="I295" t="s">
         <v>2147</v>
-      </c>
-[...10 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>2151</v>
+        <v>2148</v>
       </c>
       <c r="C296" t="s">
-        <v>2152</v>
+        <v>2149</v>
       </c>
       <c r="D296" t="s">
-        <v>2153</v>
+        <v>2150</v>
       </c>
       <c r="E296">
         <v>37360923301</v>
       </c>
       <c r="F296" t="s">
+        <v>2151</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H296" t="s">
+        <v>2153</v>
+      </c>
+      <c r="I296" t="s">
         <v>2154</v>
-      </c>
-[...7 lines deleted...]
-        <v>2157</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>2158</v>
+        <v>2155</v>
       </c>
       <c r="C297" t="s">
-        <v>2159</v>
+        <v>2156</v>
       </c>
       <c r="D297" t="s">
-        <v>2160</v>
+        <v>2157</v>
       </c>
       <c r="E297">
         <v>37369437936</v>
       </c>
       <c r="F297" t="s">
-        <v>2161</v>
+        <v>2158</v>
       </c>
       <c r="G297" t="s">
-        <v>2162</v>
+        <v>2159</v>
       </c>
       <c r="H297" t="s">
-        <v>2163</v>
+        <v>2160</v>
       </c>
       <c r="I297" t="s">
-        <v>2163</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E298" t="s">
         <v>2164</v>
       </c>
-      <c r="C298" t="s">
+      <c r="F298" t="s">
         <v>2165</v>
       </c>
-      <c r="D298" t="s">
+      <c r="G298" t="s">
         <v>2166</v>
       </c>
-      <c r="E298" t="s">
+      <c r="H298" t="s">
         <v>2167</v>
       </c>
-      <c r="F298" t="s">
+      <c r="I298" t="s">
         <v>2168</v>
-      </c>
-[...7 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>2172</v>
+        <v>2169</v>
       </c>
       <c r="C299" t="s">
-        <v>2173</v>
+        <v>2170</v>
       </c>
       <c r="D299" t="s">
-        <v>2174</v>
+        <v>2171</v>
       </c>
       <c r="E299">
         <v>37379931097</v>
       </c>
       <c r="F299" t="s">
+        <v>2172</v>
+      </c>
+      <c r="G299" t="s">
+        <v>2173</v>
+      </c>
+      <c r="H299" t="s">
+        <v>2174</v>
+      </c>
+      <c r="I299" t="s">
         <v>2175</v>
-      </c>
-[...7 lines deleted...]
-        <v>2178</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>2179</v>
+        <v>2176</v>
       </c>
       <c r="C300" t="s">
-        <v>2180</v>
+        <v>2177</v>
       </c>
       <c r="D300" t="s">
-        <v>2181</v>
+        <v>2178</v>
       </c>
       <c r="E300">
         <v>37369257212</v>
       </c>
       <c r="F300" t="s">
-        <v>2182</v>
+        <v>2179</v>
       </c>
       <c r="G300" t="s">
-        <v>2183</v>
+        <v>2180</v>
       </c>
       <c r="H300" t="s">
-        <v>2184</v>
+        <v>2181</v>
       </c>
       <c r="I300" t="s">
-        <v>2184</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D301" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E301" t="s">
         <v>2185</v>
-      </c>
-[...7 lines deleted...]
-        <v>2188</v>
       </c>
       <c r="F301" t="s">
         <v>1624</v>
       </c>
       <c r="G301" t="s">
-        <v>2189</v>
+        <v>2186</v>
       </c>
       <c r="H301" t="s">
-        <v>2190</v>
+        <v>2187</v>
       </c>
       <c r="I301" t="s">
-        <v>2191</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D302" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E302" t="s">
         <v>2192</v>
       </c>
-      <c r="C302" t="s">
+      <c r="F302" t="s">
         <v>2193</v>
       </c>
-      <c r="D302" t="s">
+      <c r="G302" t="s">
         <v>2194</v>
       </c>
-      <c r="E302" t="s">
+      <c r="H302" t="s">
         <v>2195</v>
       </c>
-      <c r="F302" t="s">
+      <c r="I302" t="s">
         <v>2196</v>
-      </c>
-[...7 lines deleted...]
-        <v>2199</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E303" t="s">
         <v>2200</v>
       </c>
-      <c r="C303" t="s">
+      <c r="F303" t="s">
         <v>2201</v>
       </c>
-      <c r="D303" t="s">
+      <c r="G303" t="s">
         <v>2202</v>
-      </c>
-[...7 lines deleted...]
-        <v>2205</v>
       </c>
       <c r="H303" t="s">
         <v>1984</v>
       </c>
       <c r="I303" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E304" t="s">
         <v>2206</v>
       </c>
-      <c r="C304" t="s">
+      <c r="F304" t="s">
         <v>2207</v>
       </c>
-      <c r="D304" t="s">
+      <c r="G304" t="s">
         <v>2208</v>
-      </c>
-[...7 lines deleted...]
-        <v>2211</v>
       </c>
       <c r="H304" t="s">
         <v>21</v>
       </c>
       <c r="I304" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E305" t="s">
         <v>2212</v>
-      </c>
-[...7 lines deleted...]
-        <v>2215</v>
       </c>
       <c r="F305" t="s">
         <v>1624</v>
       </c>
       <c r="G305" t="s">
-        <v>2216</v>
+        <v>2213</v>
       </c>
       <c r="H305" t="s">
-        <v>2217</v>
+        <v>2214</v>
       </c>
       <c r="I305" t="s">
-        <v>2218</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>2219</v>
+        <v>2216</v>
       </c>
       <c r="C306" t="s">
-        <v>2220</v>
+        <v>2217</v>
       </c>
       <c r="D306" t="s">
-        <v>2221</v>
+        <v>2218</v>
       </c>
       <c r="E306">
         <v>37368503727</v>
       </c>
       <c r="F306" t="s">
-        <v>2222</v>
+        <v>2219</v>
       </c>
       <c r="G306" t="s">
-        <v>2223</v>
+        <v>2220</v>
       </c>
       <c r="H306" t="s">
         <v>21</v>
       </c>
       <c r="I306" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>2224</v>
+        <v>2221</v>
       </c>
       <c r="C307" t="s">
-        <v>2225</v>
+        <v>2222</v>
       </c>
       <c r="D307" t="s">
-        <v>2226</v>
+        <v>2223</v>
       </c>
       <c r="E307">
         <v>77879130</v>
       </c>
       <c r="F307" t="s">
-        <v>2227</v>
+        <v>2224</v>
       </c>
       <c r="G307" t="s">
-        <v>2228</v>
+        <v>2225</v>
       </c>
       <c r="H307" t="s">
-        <v>2229</v>
+        <v>2226</v>
       </c>
       <c r="I307" t="s">
-        <v>2229</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>2230</v>
+        <v>2227</v>
       </c>
       <c r="C308" t="s">
-        <v>2231</v>
+        <v>2228</v>
       </c>
       <c r="D308" t="s">
-        <v>2232</v>
+        <v>2229</v>
       </c>
       <c r="E308">
         <v>37379623000</v>
       </c>
       <c r="F308" t="s">
+        <v>2230</v>
+      </c>
+      <c r="G308" t="s">
+        <v>2231</v>
+      </c>
+      <c r="H308" t="s">
+        <v>2232</v>
+      </c>
+      <c r="I308" t="s">
         <v>2233</v>
-      </c>
-[...7 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>2237</v>
+        <v>2234</v>
       </c>
       <c r="C309" t="s">
-        <v>2238</v>
+        <v>2235</v>
       </c>
       <c r="D309" t="s">
-        <v>2239</v>
+        <v>2236</v>
       </c>
       <c r="E309">
         <v>37360068816</v>
       </c>
       <c r="F309" t="s">
-        <v>2240</v>
+        <v>2237</v>
       </c>
       <c r="G309" t="s">
-        <v>2241</v>
+        <v>2238</v>
       </c>
       <c r="H309" t="s">
         <v>21</v>
       </c>
       <c r="I309" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E310" t="s">
         <v>2242</v>
       </c>
-      <c r="C310" t="s">
+      <c r="F310" t="s">
         <v>2243</v>
       </c>
-      <c r="D310" t="s">
+      <c r="G310" t="s">
         <v>2244</v>
       </c>
-      <c r="E310" t="s">
+      <c r="H310" t="s">
         <v>2245</v>
       </c>
-      <c r="F310" t="s">
+      <c r="I310" t="s">
         <v>2246</v>
-      </c>
-[...7 lines deleted...]
-        <v>2249</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>2250</v>
+        <v>2247</v>
       </c>
       <c r="C311" t="s">
-        <v>2251</v>
+        <v>2248</v>
       </c>
       <c r="D311" t="s">
-        <v>2252</v>
+        <v>2249</v>
       </c>
       <c r="E311">
         <v>37369160625</v>
       </c>
       <c r="F311" t="s">
+        <v>2250</v>
+      </c>
+      <c r="G311" t="s">
+        <v>2251</v>
+      </c>
+      <c r="H311" t="s">
+        <v>2252</v>
+      </c>
+      <c r="I311" t="s">
         <v>2253</v>
-      </c>
-[...7 lines deleted...]
-        <v>2256</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E312" t="s">
         <v>2257</v>
       </c>
-      <c r="C312" t="s">
+      <c r="F312" t="s">
+        <v>21</v>
+      </c>
+      <c r="G312" t="s">
         <v>2258</v>
       </c>
-      <c r="D312" t="s">
+      <c r="H312" t="s">
         <v>2259</v>
       </c>
-      <c r="E312" t="s">
+      <c r="I312" t="s">
         <v>2260</v>
-      </c>
-[...10 lines deleted...]
-        <v>2263</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E313" t="s">
         <v>2264</v>
-      </c>
-[...7 lines deleted...]
-        <v>2267</v>
       </c>
       <c r="F313" t="s">
         <v>21</v>
       </c>
       <c r="G313" t="s">
-        <v>2268</v>
+        <v>2265</v>
       </c>
       <c r="H313" t="s">
         <v>21</v>
       </c>
       <c r="I313" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
-        <v>2269</v>
+        <v>2266</v>
       </c>
       <c r="C314" t="s">
-        <v>2270</v>
+        <v>2267</v>
       </c>
       <c r="D314" t="s">
-        <v>2271</v>
+        <v>2268</v>
       </c>
       <c r="E314">
         <v>68893380</v>
       </c>
       <c r="F314" t="s">
+        <v>2269</v>
+      </c>
+      <c r="G314" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H314" t="s">
+        <v>2271</v>
+      </c>
+      <c r="I314" t="s">
         <v>2272</v>
-      </c>
-[...7 lines deleted...]
-        <v>2275</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E315" t="s">
         <v>2276</v>
-      </c>
-[...7 lines deleted...]
-        <v>2279</v>
       </c>
       <c r="F315" t="s">
         <v>21</v>
       </c>
       <c r="G315" t="s">
-        <v>2280</v>
+        <v>2277</v>
       </c>
       <c r="H315" t="s">
         <v>21</v>
       </c>
       <c r="I315" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E316" t="s">
         <v>2281</v>
       </c>
-      <c r="C316" t="s">
+      <c r="F316" t="s">
         <v>2282</v>
       </c>
-      <c r="D316" t="s">
+      <c r="G316" t="s">
         <v>2283</v>
       </c>
-      <c r="E316" t="s">
+      <c r="H316" t="s">
         <v>2284</v>
       </c>
-      <c r="F316" t="s">
+      <c r="I316" t="s">
         <v>2285</v>
-      </c>
-[...7 lines deleted...]
-        <v>2288</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E317" t="s">
         <v>2289</v>
       </c>
-      <c r="C317" t="s">
+      <c r="F317" t="s">
         <v>2290</v>
       </c>
-      <c r="D317" t="s">
+      <c r="G317" t="s">
         <v>2291</v>
       </c>
-      <c r="E317" t="s">
+      <c r="H317" t="s">
         <v>2292</v>
       </c>
-      <c r="F317" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I317" t="s">
-        <v>2295</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
-        <v>2296</v>
+        <v>2293</v>
       </c>
       <c r="C318" t="s">
-        <v>2297</v>
+        <v>2294</v>
       </c>
       <c r="D318" t="s">
-        <v>2298</v>
+        <v>2295</v>
       </c>
       <c r="E318">
         <v>37379955433</v>
       </c>
       <c r="F318" t="s">
+        <v>2296</v>
+      </c>
+      <c r="G318" t="s">
+        <v>2297</v>
+      </c>
+      <c r="H318" t="s">
+        <v>2298</v>
+      </c>
+      <c r="I318" t="s">
         <v>2299</v>
-      </c>
-[...7 lines deleted...]
-        <v>2302</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>2303</v>
+        <v>2300</v>
       </c>
       <c r="C319" t="s">
-        <v>2304</v>
+        <v>2301</v>
       </c>
       <c r="D319" t="s">
-        <v>2305</v>
+        <v>2302</v>
       </c>
       <c r="E319">
         <v>37379335143</v>
       </c>
       <c r="F319" t="s">
-        <v>2306</v>
+        <v>2303</v>
       </c>
       <c r="G319" t="s">
-        <v>2307</v>
+        <v>2304</v>
       </c>
       <c r="H319" t="s">
-        <v>2308</v>
+        <v>2305</v>
       </c>
       <c r="I319" t="s">
-        <v>2308</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>2309</v>
+        <v>2306</v>
       </c>
       <c r="C320" t="s">
-        <v>2310</v>
+        <v>2307</v>
       </c>
       <c r="D320" t="s">
-        <v>2311</v>
+        <v>2308</v>
       </c>
       <c r="E320">
         <v>37369921994</v>
       </c>
       <c r="F320" t="s">
+        <v>2309</v>
+      </c>
+      <c r="G320" t="s">
+        <v>2310</v>
+      </c>
+      <c r="H320" t="s">
+        <v>2311</v>
+      </c>
+      <c r="I320" t="s">
         <v>2312</v>
-      </c>
-[...7 lines deleted...]
-        <v>2315</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
-        <v>2316</v>
+        <v>2313</v>
       </c>
       <c r="C321" t="s">
-        <v>2317</v>
+        <v>2314</v>
       </c>
       <c r="D321" t="s">
-        <v>2318</v>
+        <v>2315</v>
       </c>
       <c r="E321">
         <v>37360400501</v>
       </c>
       <c r="F321" t="s">
         <v>21</v>
       </c>
       <c r="G321" t="s">
-        <v>2319</v>
+        <v>2316</v>
       </c>
       <c r="H321" t="s">
         <v>21</v>
       </c>
       <c r="I321" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E322" t="s">
         <v>2320</v>
       </c>
-      <c r="C322" t="s">
+      <c r="F322" t="s">
         <v>2321</v>
       </c>
-      <c r="D322" t="s">
+      <c r="G322" t="s">
         <v>2322</v>
       </c>
-      <c r="E322" t="s">
+      <c r="H322" t="s">
         <v>2323</v>
       </c>
-      <c r="F322" t="s">
+      <c r="I322" t="s">
         <v>2324</v>
-      </c>
-[...7 lines deleted...]
-        <v>2327</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>2328</v>
+        <v>2325</v>
       </c>
       <c r="C323" t="s">
-        <v>2329</v>
+        <v>2326</v>
       </c>
       <c r="D323" t="s">
-        <v>2330</v>
+        <v>2327</v>
       </c>
       <c r="E323">
         <v>37379893493</v>
       </c>
       <c r="F323" t="s">
         <v>21</v>
       </c>
       <c r="G323" t="s">
-        <v>2331</v>
+        <v>2328</v>
       </c>
       <c r="H323" t="s">
         <v>21</v>
       </c>
       <c r="I323" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
-        <v>2332</v>
+        <v>2329</v>
       </c>
       <c r="C324" t="s">
-        <v>2333</v>
+        <v>2330</v>
       </c>
       <c r="D324" t="s">
-        <v>2334</v>
+        <v>2331</v>
       </c>
       <c r="E324">
         <v>37369634886</v>
       </c>
       <c r="F324" t="s">
-        <v>2335</v>
+        <v>2332</v>
       </c>
       <c r="G324" t="s">
-        <v>2336</v>
+        <v>2333</v>
       </c>
       <c r="H324" t="s">
-        <v>2337</v>
+        <v>2334</v>
       </c>
       <c r="I324" t="s">
-        <v>2337</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D325" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E325" t="s">
         <v>2338</v>
       </c>
-      <c r="C325" t="s">
+      <c r="F325" t="s">
         <v>2339</v>
       </c>
-      <c r="D325" t="s">
+      <c r="G325" t="s">
         <v>2340</v>
       </c>
-      <c r="E325" t="s">
+      <c r="H325" t="s">
         <v>2341</v>
       </c>
-      <c r="F325" t="s">
+      <c r="I325" t="s">
         <v>2342</v>
-      </c>
-[...7 lines deleted...]
-        <v>2345</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>2346</v>
+        <v>2343</v>
       </c>
       <c r="C326" t="s">
-        <v>2347</v>
+        <v>2344</v>
       </c>
       <c r="D326" t="s">
-        <v>2348</v>
+        <v>2345</v>
       </c>
       <c r="E326">
         <v>37378901543</v>
       </c>
       <c r="F326" t="s">
+        <v>2346</v>
+      </c>
+      <c r="G326" t="s">
+        <v>2347</v>
+      </c>
+      <c r="H326" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I326" t="s">
         <v>2349</v>
-      </c>
-[...7 lines deleted...]
-        <v>2352</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>2353</v>
+        <v>2350</v>
       </c>
       <c r="C327" t="s">
-        <v>2354</v>
+        <v>2351</v>
       </c>
       <c r="D327" t="s">
-        <v>2355</v>
+        <v>2352</v>
       </c>
       <c r="E327">
         <v>37369023978</v>
       </c>
       <c r="F327" t="s">
+        <v>2353</v>
+      </c>
+      <c r="G327" t="s">
+        <v>2354</v>
+      </c>
+      <c r="H327" t="s">
+        <v>2355</v>
+      </c>
+      <c r="I327" t="s">
         <v>2356</v>
-      </c>
-[...7 lines deleted...]
-        <v>2359</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C328" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D328" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E328" t="s">
         <v>2360</v>
       </c>
-      <c r="C328" t="s">
+      <c r="F328" t="s">
         <v>2361</v>
       </c>
-      <c r="D328" t="s">
+      <c r="G328" t="s">
         <v>2362</v>
       </c>
-      <c r="E328" t="s">
+      <c r="H328" t="s">
         <v>2363</v>
       </c>
-      <c r="F328" t="s">
+      <c r="I328" t="s">
         <v>2364</v>
-      </c>
-[...7 lines deleted...]
-        <v>2367</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>2368</v>
+        <v>2365</v>
       </c>
       <c r="C329" t="s">
-        <v>2369</v>
+        <v>2366</v>
       </c>
       <c r="D329" t="s">
-        <v>2370</v>
+        <v>2367</v>
       </c>
       <c r="E329">
         <v>37360930675</v>
       </c>
       <c r="F329" t="s">
-        <v>2371</v>
+        <v>2368</v>
       </c>
       <c r="G329" t="s">
-        <v>2372</v>
+        <v>2369</v>
       </c>
       <c r="H329" t="s">
         <v>191</v>
       </c>
       <c r="I329" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C330" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D330" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E330" t="s">
         <v>2373</v>
       </c>
-      <c r="C330" t="s">
+      <c r="F330" t="s">
         <v>2374</v>
       </c>
-      <c r="D330" t="s">
+      <c r="G330" t="s">
         <v>2375</v>
       </c>
-      <c r="E330" t="s">
+      <c r="H330" t="s">
         <v>2376</v>
       </c>
-      <c r="F330" t="s">
+      <c r="I330" t="s">
         <v>2377</v>
-      </c>
-[...7 lines deleted...]
-        <v>2380</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D331" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E331" t="s">
         <v>2381</v>
-      </c>
-[...7 lines deleted...]
-        <v>2384</v>
       </c>
       <c r="F331" t="s">
         <v>21</v>
       </c>
       <c r="G331" t="s">
-        <v>2385</v>
+        <v>2382</v>
       </c>
       <c r="H331" t="s">
-        <v>2386</v>
+        <v>2383</v>
       </c>
       <c r="I331" t="s">
-        <v>2387</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C332" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D332" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E332" t="s">
         <v>2388</v>
-      </c>
-[...7 lines deleted...]
-        <v>2391</v>
       </c>
       <c r="F332" t="s">
         <v>21</v>
       </c>
       <c r="G332" t="s">
-        <v>2392</v>
+        <v>2389</v>
       </c>
       <c r="H332" t="s">
         <v>21</v>
       </c>
       <c r="I332" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>2393</v>
+        <v>2390</v>
       </c>
       <c r="C333" t="s">
-        <v>2394</v>
+        <v>2391</v>
       </c>
       <c r="D333" t="s">
-        <v>2395</v>
+        <v>2392</v>
       </c>
       <c r="E333">
         <v>37369239666</v>
       </c>
       <c r="F333" t="s">
         <v>21</v>
       </c>
       <c r="G333" t="s">
-        <v>2396</v>
+        <v>2393</v>
       </c>
       <c r="H333" t="s">
-        <v>2397</v>
+        <v>2394</v>
       </c>
       <c r="I333" t="s">
-        <v>2397</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="C334" t="s">
-        <v>2399</v>
+        <v>2396</v>
       </c>
       <c r="D334" t="s">
-        <v>2400</v>
+        <v>2397</v>
       </c>
       <c r="E334">
         <v>37368058122</v>
       </c>
       <c r="F334" t="s">
+        <v>2398</v>
+      </c>
+      <c r="G334" t="s">
+        <v>2399</v>
+      </c>
+      <c r="H334" t="s">
+        <v>2400</v>
+      </c>
+      <c r="I334" t="s">
         <v>2401</v>
-      </c>
-[...7 lines deleted...]
-        <v>2404</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C335" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D335" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E335" t="s">
         <v>2405</v>
-      </c>
-[...7 lines deleted...]
-        <v>2408</v>
       </c>
       <c r="F335" t="s">
         <v>21</v>
       </c>
       <c r="G335" t="s">
-        <v>2409</v>
+        <v>2406</v>
       </c>
       <c r="H335" t="s">
-        <v>2410</v>
+        <v>2407</v>
       </c>
       <c r="I335" t="s">
-        <v>2410</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C336" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D336" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E336" t="s">
         <v>2411</v>
-      </c>
-[...7 lines deleted...]
-        <v>2414</v>
       </c>
       <c r="F336" t="s">
         <v>21</v>
       </c>
       <c r="G336" t="s">
-        <v>2415</v>
+        <v>2412</v>
       </c>
       <c r="H336" t="s">
         <v>21</v>
       </c>
       <c r="I336" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
-        <v>2416</v>
+        <v>2413</v>
       </c>
       <c r="C337" t="s">
-        <v>2417</v>
+        <v>2414</v>
       </c>
       <c r="D337" t="s">
-        <v>2418</v>
+        <v>2415</v>
       </c>
       <c r="E337">
         <v>37361156071</v>
       </c>
       <c r="F337" t="s">
         <v>21</v>
       </c>
       <c r="G337" t="s">
-        <v>2419</v>
+        <v>2416</v>
       </c>
       <c r="H337" t="s">
         <v>21</v>
       </c>
       <c r="I337" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
-        <v>2420</v>
+        <v>2417</v>
       </c>
       <c r="C338" t="s">
-        <v>2421</v>
+        <v>2418</v>
       </c>
       <c r="D338" t="s">
-        <v>2422</v>
+        <v>2419</v>
       </c>
       <c r="E338">
         <v>37369220497</v>
       </c>
       <c r="F338" t="s">
         <v>1624</v>
       </c>
       <c r="G338" t="s">
-        <v>2423</v>
+        <v>2420</v>
       </c>
       <c r="H338" t="s">
-        <v>2424</v>
+        <v>2421</v>
       </c>
       <c r="I338" t="s">
-        <v>2425</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>2426</v>
+        <v>2423</v>
       </c>
       <c r="C339" t="s">
-        <v>2427</v>
+        <v>2424</v>
       </c>
       <c r="D339" t="s">
-        <v>2428</v>
+        <v>2425</v>
       </c>
       <c r="E339">
         <v>373078067420</v>
       </c>
       <c r="F339" t="s">
         <v>21</v>
       </c>
       <c r="G339" t="s">
-        <v>2429</v>
+        <v>2426</v>
       </c>
       <c r="H339" t="s">
-        <v>2430</v>
+        <v>2427</v>
       </c>
       <c r="I339" t="s">
-        <v>2431</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>2432</v>
+        <v>2429</v>
       </c>
       <c r="C340" t="s">
-        <v>2433</v>
+        <v>2430</v>
       </c>
       <c r="D340" t="s">
-        <v>2434</v>
+        <v>2431</v>
       </c>
       <c r="E340">
         <v>37377853421</v>
       </c>
       <c r="F340" t="s">
+        <v>2432</v>
+      </c>
+      <c r="G340" t="s">
+        <v>2433</v>
+      </c>
+      <c r="H340" t="s">
+        <v>2434</v>
+      </c>
+      <c r="I340" t="s">
         <v>2435</v>
-      </c>
-[...7 lines deleted...]
-        <v>2438</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C341" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D341" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E341" t="s">
+        <v>2438</v>
+      </c>
+      <c r="F341" t="s">
         <v>2439</v>
       </c>
-      <c r="C341" t="s">
+      <c r="G341" t="s">
         <v>2440</v>
       </c>
-      <c r="D341" t="s">
-[...2 lines deleted...]
-      <c r="E341" t="s">
+      <c r="H341" t="s">
         <v>2441</v>
       </c>
-      <c r="F341" t="s">
+      <c r="I341" t="s">
         <v>2442</v>
-      </c>
-[...7 lines deleted...]
-        <v>2445</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
-        <v>2446</v>
+        <v>2443</v>
       </c>
       <c r="C342" t="s">
-        <v>2447</v>
+        <v>2444</v>
       </c>
       <c r="D342" t="s">
-        <v>2448</v>
+        <v>2445</v>
       </c>
       <c r="E342">
         <v>37360333555</v>
       </c>
       <c r="F342" t="s">
+        <v>2446</v>
+      </c>
+      <c r="G342" t="s">
+        <v>2447</v>
+      </c>
+      <c r="H342" t="s">
+        <v>2448</v>
+      </c>
+      <c r="I342" t="s">
         <v>2449</v>
-      </c>
-[...7 lines deleted...]
-        <v>2452</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C343" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D343" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E343" t="s">
         <v>2453</v>
       </c>
-      <c r="C343" t="s">
+      <c r="F343" t="s">
         <v>2454</v>
       </c>
-      <c r="D343" t="s">
+      <c r="G343" t="s">
         <v>2455</v>
       </c>
-      <c r="E343" t="s">
+      <c r="H343" t="s">
         <v>2456</v>
       </c>
-      <c r="F343" t="s">
+      <c r="I343" t="s">
         <v>2457</v>
-      </c>
-[...7 lines deleted...]
-        <v>2460</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>2461</v>
+        <v>2458</v>
       </c>
       <c r="C344" t="s">
-        <v>2462</v>
+        <v>2459</v>
       </c>
       <c r="D344" t="s">
         <v>1666</v>
       </c>
       <c r="E344">
         <v>37369501151</v>
       </c>
       <c r="F344" t="s">
+        <v>2460</v>
+      </c>
+      <c r="G344" t="s">
+        <v>2461</v>
+      </c>
+      <c r="H344" t="s">
+        <v>2462</v>
+      </c>
+      <c r="I344" t="s">
         <v>2463</v>
-      </c>
-[...7 lines deleted...]
-        <v>2466</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C345" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D345" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E345" t="s">
         <v>2467</v>
       </c>
-      <c r="C345" t="s">
+      <c r="F345" t="s">
         <v>2468</v>
       </c>
-      <c r="D345" t="s">
+      <c r="G345" t="s">
         <v>2469</v>
       </c>
-      <c r="E345" t="s">
+      <c r="H345" t="s">
         <v>2470</v>
       </c>
-      <c r="F345" t="s">
+      <c r="I345" t="s">
         <v>2471</v>
-      </c>
-[...7 lines deleted...]
-        <v>2474</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>2475</v>
+        <v>2472</v>
       </c>
       <c r="C346" t="s">
-        <v>2476</v>
+        <v>2473</v>
       </c>
       <c r="D346" t="s">
-        <v>2477</v>
+        <v>2474</v>
       </c>
       <c r="E346">
         <v>37369653150</v>
       </c>
       <c r="F346" t="s">
-        <v>2478</v>
+        <v>2475</v>
       </c>
       <c r="G346" t="s">
-        <v>2479</v>
+        <v>2476</v>
       </c>
       <c r="H346" t="s">
-        <v>2480</v>
+        <v>2477</v>
       </c>
       <c r="I346" t="s">
-        <v>2480</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C347" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D347" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E347" t="s">
         <v>2481</v>
       </c>
-      <c r="C347" t="s">
+      <c r="F347" t="s">
         <v>2482</v>
       </c>
-      <c r="D347" t="s">
+      <c r="G347" t="s">
         <v>2483</v>
       </c>
-      <c r="E347" t="s">
+      <c r="H347" t="s">
         <v>2484</v>
       </c>
-      <c r="F347" t="s">
+      <c r="I347" t="s">
         <v>2485</v>
-      </c>
-[...7 lines deleted...]
-        <v>2488</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C348" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D348" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E348" t="s">
         <v>2489</v>
-      </c>
-[...7 lines deleted...]
-        <v>2492</v>
       </c>
       <c r="F348" t="s">
         <v>21</v>
       </c>
       <c r="G348" t="s">
-        <v>2493</v>
+        <v>2490</v>
       </c>
       <c r="H348" t="s">
         <v>21</v>
       </c>
       <c r="I348" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>2494</v>
+        <v>2491</v>
       </c>
       <c r="C349" t="s">
-        <v>2495</v>
+        <v>2492</v>
       </c>
       <c r="D349" t="s">
-        <v>2496</v>
+        <v>2493</v>
       </c>
       <c r="E349">
         <v>37368888578</v>
       </c>
       <c r="F349" t="s">
         <v>21</v>
       </c>
       <c r="G349" t="s">
-        <v>2497</v>
+        <v>2494</v>
       </c>
       <c r="H349" t="s">
         <v>21</v>
       </c>
       <c r="I349" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C350" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D350" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E350" t="s">
         <v>2498</v>
-      </c>
-[...7 lines deleted...]
-        <v>2501</v>
       </c>
       <c r="F350" t="s">
         <v>21</v>
       </c>
       <c r="G350" t="s">
-        <v>2502</v>
+        <v>2499</v>
       </c>
       <c r="H350" t="s">
         <v>21</v>
       </c>
       <c r="I350" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>2503</v>
+        <v>2500</v>
       </c>
       <c r="C351" t="s">
-        <v>2504</v>
+        <v>2501</v>
       </c>
       <c r="D351" t="s">
-        <v>2505</v>
+        <v>2502</v>
       </c>
       <c r="E351">
         <v>37360483832</v>
       </c>
       <c r="F351" t="s">
+        <v>2503</v>
+      </c>
+      <c r="G351" t="s">
+        <v>2504</v>
+      </c>
+      <c r="H351" t="s">
+        <v>2505</v>
+      </c>
+      <c r="I351" t="s">
         <v>2506</v>
-      </c>
-[...7 lines deleted...]
-        <v>2509</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>2510</v>
+        <v>2507</v>
       </c>
       <c r="C352" t="s">
-        <v>2511</v>
+        <v>2508</v>
       </c>
       <c r="D352" t="s">
-        <v>2512</v>
+        <v>2509</v>
       </c>
       <c r="E352">
         <v>37379160194</v>
       </c>
       <c r="F352" t="s">
+        <v>2510</v>
+      </c>
+      <c r="G352" t="s">
+        <v>2511</v>
+      </c>
+      <c r="H352" t="s">
+        <v>2512</v>
+      </c>
+      <c r="I352" t="s">
         <v>2513</v>
-      </c>
-[...7 lines deleted...]
-        <v>2516</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>2517</v>
+        <v>2514</v>
       </c>
       <c r="C353" t="s">
-        <v>2518</v>
+        <v>2515</v>
       </c>
       <c r="D353" t="s">
-        <v>2519</v>
+        <v>2516</v>
       </c>
       <c r="E353">
         <v>37378127488</v>
       </c>
       <c r="F353" t="s">
+        <v>2517</v>
+      </c>
+      <c r="G353" t="s">
+        <v>2518</v>
+      </c>
+      <c r="H353" t="s">
+        <v>2519</v>
+      </c>
+      <c r="I353" t="s">
         <v>2520</v>
-      </c>
-[...7 lines deleted...]
-        <v>2523</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>2524</v>
+        <v>2521</v>
       </c>
       <c r="C354" t="s">
-        <v>2525</v>
+        <v>2522</v>
       </c>
       <c r="D354" t="s">
-        <v>2526</v>
+        <v>2523</v>
       </c>
       <c r="E354">
         <v>37369067969</v>
       </c>
       <c r="F354" t="s">
+        <v>2524</v>
+      </c>
+      <c r="G354" t="s">
+        <v>2525</v>
+      </c>
+      <c r="H354" t="s">
+        <v>2526</v>
+      </c>
+      <c r="I354" t="s">
         <v>2527</v>
-      </c>
-[...7 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
-        <v>2531</v>
+        <v>2528</v>
       </c>
       <c r="C355" t="s">
-        <v>2532</v>
+        <v>2529</v>
       </c>
       <c r="D355" t="s">
-        <v>2533</v>
+        <v>2530</v>
       </c>
       <c r="E355">
         <v>37369820671</v>
       </c>
       <c r="F355" t="s">
+        <v>2531</v>
+      </c>
+      <c r="G355" t="s">
+        <v>2532</v>
+      </c>
+      <c r="H355" t="s">
+        <v>2533</v>
+      </c>
+      <c r="I355" t="s">
         <v>2534</v>
-      </c>
-[...7 lines deleted...]
-        <v>2537</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C356" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D356" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E356" t="s">
         <v>2538</v>
       </c>
-      <c r="C356" t="s">
+      <c r="F356" t="s">
         <v>2539</v>
       </c>
-      <c r="D356" t="s">
+      <c r="G356" t="s">
         <v>2540</v>
       </c>
-      <c r="E356" t="s">
+      <c r="H356" t="s">
         <v>2541</v>
       </c>
-      <c r="F356" t="s">
+      <c r="I356" t="s">
         <v>2542</v>
-      </c>
-[...7 lines deleted...]
-        <v>2545</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C357" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D357" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E357" t="s">
         <v>2546</v>
       </c>
-      <c r="C357" t="s">
+      <c r="F357" t="s">
         <v>2547</v>
       </c>
-      <c r="D357" t="s">
+      <c r="G357" t="s">
         <v>2548</v>
       </c>
-      <c r="E357" t="s">
+      <c r="H357" t="s">
         <v>2549</v>
       </c>
-      <c r="F357" t="s">
+      <c r="I357" t="s">
         <v>2550</v>
-      </c>
-[...7 lines deleted...]
-        <v>2553</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C358" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D358" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E358" t="s">
         <v>2554</v>
       </c>
-      <c r="C358" t="s">
+      <c r="F358" t="s">
         <v>2555</v>
       </c>
-      <c r="D358" t="s">
+      <c r="G358" t="s">
         <v>2556</v>
       </c>
-      <c r="E358" t="s">
+      <c r="H358" t="s">
         <v>2557</v>
       </c>
-      <c r="F358" t="s">
+      <c r="I358" t="s">
         <v>2558</v>
-      </c>
-[...7 lines deleted...]
-        <v>2561</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C359" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D359" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E359" t="s">
         <v>2562</v>
       </c>
-      <c r="C359" t="s">
+      <c r="F359" t="s">
         <v>2563</v>
       </c>
-      <c r="D359" t="s">
+      <c r="G359" t="s">
         <v>2564</v>
       </c>
-      <c r="E359" t="s">
+      <c r="H359" t="s">
         <v>2565</v>
       </c>
-      <c r="F359" t="s">
+      <c r="I359" t="s">
         <v>2566</v>
-      </c>
-[...7 lines deleted...]
-        <v>2569</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C360" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D360" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E360" t="s">
         <v>2570</v>
-      </c>
-[...7 lines deleted...]
-        <v>2573</v>
       </c>
       <c r="F360" t="s">
         <v>21</v>
       </c>
       <c r="G360" t="s">
-        <v>2574</v>
+        <v>2571</v>
       </c>
       <c r="H360" t="s">
         <v>21</v>
       </c>
       <c r="I360" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
-        <v>2575</v>
+        <v>2572</v>
       </c>
       <c r="C361" t="s">
-        <v>2576</v>
+        <v>2573</v>
       </c>
       <c r="D361" t="s">
-        <v>2577</v>
+        <v>2574</v>
       </c>
       <c r="E361">
         <v>37368082933</v>
       </c>
       <c r="F361" t="s">
+        <v>2575</v>
+      </c>
+      <c r="G361" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H361" t="s">
+        <v>2577</v>
+      </c>
+      <c r="I361" t="s">
         <v>2578</v>
-      </c>
-[...7 lines deleted...]
-        <v>2581</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C362" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D362" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E362" t="s">
         <v>2582</v>
       </c>
-      <c r="C362" t="s">
+      <c r="F362" t="s">
         <v>2583</v>
       </c>
-      <c r="D362" t="s">
+      <c r="G362" t="s">
         <v>2584</v>
       </c>
-      <c r="E362" t="s">
+      <c r="H362" t="s">
         <v>2585</v>
       </c>
-      <c r="F362" t="s">
+      <c r="I362" t="s">
         <v>2586</v>
-      </c>
-[...7 lines deleted...]
-        <v>2589</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
-        <v>2590</v>
+        <v>2587</v>
       </c>
       <c r="C363" t="s">
-        <v>2591</v>
+        <v>2588</v>
       </c>
       <c r="D363" t="s">
-        <v>2592</v>
+        <v>2589</v>
       </c>
       <c r="E363">
         <v>37378423301</v>
       </c>
       <c r="F363" t="s">
         <v>1624</v>
       </c>
       <c r="G363" t="s">
-        <v>2593</v>
+        <v>2590</v>
       </c>
       <c r="H363" t="s">
-        <v>2594</v>
+        <v>2591</v>
       </c>
       <c r="I363" t="s">
-        <v>2595</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>2596</v>
+        <v>2593</v>
       </c>
       <c r="C364" t="s">
-        <v>2597</v>
+        <v>2594</v>
       </c>
       <c r="D364" t="s">
-        <v>2598</v>
+        <v>2595</v>
       </c>
       <c r="E364">
         <v>37367123099</v>
       </c>
       <c r="F364" t="s">
         <v>21</v>
       </c>
       <c r="G364" t="s">
-        <v>2599</v>
+        <v>2596</v>
       </c>
       <c r="H364" t="s">
-        <v>2600</v>
+        <v>2597</v>
       </c>
       <c r="I364" t="s">
-        <v>2601</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
-        <v>2602</v>
+        <v>2599</v>
       </c>
       <c r="C365" t="s">
-        <v>2603</v>
+        <v>2600</v>
       </c>
       <c r="D365" t="s">
-        <v>2604</v>
+        <v>2601</v>
       </c>
       <c r="E365">
         <v>37360626110</v>
       </c>
       <c r="F365" t="s">
         <v>1624</v>
       </c>
       <c r="G365" t="s">
-        <v>2605</v>
+        <v>2602</v>
       </c>
       <c r="H365" t="s">
-        <v>2606</v>
+        <v>2603</v>
       </c>
       <c r="I365" t="s">
-        <v>2607</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
-        <v>2608</v>
+        <v>2605</v>
       </c>
       <c r="C366" t="s">
-        <v>2609</v>
+        <v>2606</v>
       </c>
       <c r="D366" t="s">
-        <v>2400</v>
+        <v>2397</v>
       </c>
       <c r="E366">
         <v>37378956592</v>
       </c>
       <c r="F366" t="s">
         <v>21</v>
       </c>
       <c r="G366" t="s">
-        <v>2610</v>
+        <v>2607</v>
       </c>
       <c r="H366" t="s">
         <v>21</v>
       </c>
       <c r="I366" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C367" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D367" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E367" t="s">
         <v>2611</v>
       </c>
-      <c r="C367" t="s">
+      <c r="F367" t="s">
         <v>2612</v>
       </c>
-      <c r="D367" t="s">
+      <c r="G367" t="s">
         <v>2613</v>
       </c>
-      <c r="E367" t="s">
+      <c r="H367" t="s">
         <v>2614</v>
       </c>
-      <c r="F367" t="s">
+      <c r="I367" t="s">
         <v>2615</v>
-      </c>
-[...7 lines deleted...]
-        <v>2618</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>2619</v>
+        <v>2616</v>
       </c>
       <c r="C368" t="s">
-        <v>2620</v>
+        <v>2617</v>
       </c>
       <c r="D368" t="s">
-        <v>2621</v>
+        <v>2618</v>
       </c>
       <c r="E368">
         <v>37379694775</v>
       </c>
       <c r="F368" t="s">
+        <v>2619</v>
+      </c>
+      <c r="G368" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H368" t="s">
+        <v>2621</v>
+      </c>
+      <c r="I368" t="s">
         <v>2622</v>
-      </c>
-[...7 lines deleted...]
-        <v>2625</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
-        <v>2626</v>
+        <v>2623</v>
       </c>
       <c r="C369" t="s">
-        <v>2627</v>
+        <v>2624</v>
       </c>
       <c r="D369" t="s">
-        <v>2621</v>
+        <v>1934</v>
       </c>
       <c r="E369">
-        <v>37379694775</v>
+        <v>37369883460</v>
       </c>
       <c r="F369" t="s">
-        <v>2628</v>
+        <v>21</v>
       </c>
       <c r="G369" t="s">
-        <v>2629</v>
+        <v>2625</v>
       </c>
       <c r="H369" t="s">
-        <v>2630</v>
+        <v>21</v>
       </c>
       <c r="I369" t="s">
-        <v>2631</v>
+        <v>21</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D370" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E370" t="s">
+        <v>2629</v>
+      </c>
+      <c r="F370" t="s">
+        <v>2630</v>
+      </c>
+      <c r="G370" t="s">
+        <v>2631</v>
+      </c>
+      <c r="H370" t="s">
         <v>2632</v>
       </c>
-      <c r="C370" t="s">
+      <c r="I370" t="s">
         <v>2633</v>
-      </c>
-[...16 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C371" t="s">
         <v>2635</v>
       </c>
-      <c r="C371" t="s">
+      <c r="D371" t="s">
         <v>2636</v>
       </c>
-      <c r="D371" t="s">
+      <c r="E371">
+        <v>37360092457</v>
+      </c>
+      <c r="F371" t="s">
+        <v>21</v>
+      </c>
+      <c r="G371" t="s">
         <v>2637</v>
       </c>
-      <c r="E371" t="s">
+      <c r="H371" t="s">
         <v>2638</v>
       </c>
-      <c r="F371" t="s">
+      <c r="I371" t="s">
         <v>2639</v>
-      </c>
-[...7 lines deleted...]
-        <v>2642</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
-        <v>2643</v>
+        <v>2640</v>
       </c>
       <c r="C372" t="s">
-        <v>2644</v>
+        <v>2641</v>
       </c>
       <c r="D372" t="s">
-        <v>2645</v>
+        <v>2642</v>
       </c>
       <c r="E372">
-        <v>37360092457</v>
+        <v>37369190481</v>
       </c>
       <c r="F372" t="s">
         <v>21</v>
       </c>
       <c r="G372" t="s">
-        <v>2646</v>
+        <v>2643</v>
       </c>
       <c r="H372" t="s">
         <v>21</v>
       </c>
       <c r="I372" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D373" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E373" t="s">
         <v>2647</v>
       </c>
-      <c r="C373" t="s">
+      <c r="F373" t="s">
         <v>2648</v>
       </c>
-      <c r="D373" t="s">
+      <c r="G373" t="s">
         <v>2649</v>
       </c>
-      <c r="E373">
-[...2 lines deleted...]
-      <c r="F373" t="s">
+      <c r="H373" t="s">
         <v>2650</v>
       </c>
-      <c r="G373" t="s">
+      <c r="I373" t="s">
         <v>2651</v>
-      </c>
-[...4 lines deleted...]
-        <v>2653</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C374" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D374" t="s">
         <v>2654</v>
       </c>
-      <c r="C374" t="s">
+      <c r="E374" t="s">
         <v>2655</v>
       </c>
-      <c r="D374" t="s">
+      <c r="F374" t="s">
+        <v>21</v>
+      </c>
+      <c r="G374" t="s">
         <v>2656</v>
       </c>
-      <c r="E374" t="s">
+      <c r="H374" t="s">
         <v>2657</v>
       </c>
-      <c r="F374" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I374" t="s">
-        <v>2661</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C375" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D375" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E375">
+        <v>37378140940</v>
+      </c>
+      <c r="F375" t="s">
+        <v>2661</v>
+      </c>
+      <c r="G375" t="s">
         <v>2662</v>
       </c>
-      <c r="C375" t="s">
+      <c r="H375" t="s">
         <v>2663</v>
       </c>
-      <c r="D375" t="s">
+      <c r="I375" t="s">
         <v>2664</v>
       </c>
-      <c r="E375" t="s">
+    </row>
+    <row r="376" spans="1:9">
+      <c r="A376">
+        <v>375</v>
+      </c>
+      <c r="B376" t="s">
         <v>2665</v>
       </c>
-      <c r="F375" t="s">
+      <c r="C376" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D376" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E376" t="s">
+        <v>2668</v>
+      </c>
+      <c r="F376" t="s">
         <v>21</v>
       </c>
-      <c r="G375" t="s">
-[...6 lines deleted...]
-        <v>2667</v>
+      <c r="G376" t="s">
+        <v>2669</v>
+      </c>
+      <c r="H376" t="s">
+        <v>21</v>
+      </c>
+      <c r="I376" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9">
+      <c r="A377">
+        <v>376</v>
+      </c>
+      <c r="B377" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C377" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D377" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E377">
+        <v>37360314498</v>
+      </c>
+      <c r="F377" t="s">
+        <v>2673</v>
+      </c>
+      <c r="G377" t="s">
+        <v>2674</v>
+      </c>
+      <c r="H377" t="s">
+        <v>2675</v>
+      </c>
+      <c r="I377" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9">
+      <c r="A378">
+        <v>377</v>
+      </c>
+      <c r="B378" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C378" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D378" t="s">
+        <v>2679</v>
+      </c>
+      <c r="E378" t="s">
+        <v>2680</v>
+      </c>
+      <c r="F378" t="s">
+        <v>21</v>
+      </c>
+      <c r="G378" t="s">
+        <v>2681</v>
+      </c>
+      <c r="H378" t="s">
+        <v>21</v>
+      </c>
+      <c r="I378" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9">
+      <c r="A379">
+        <v>378</v>
+      </c>
+      <c r="B379" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C379" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D379" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E379">
+        <v>37368120533</v>
+      </c>
+      <c r="F379" t="s">
+        <v>2685</v>
+      </c>
+      <c r="G379" t="s">
+        <v>2686</v>
+      </c>
+      <c r="H379" t="s">
+        <v>2687</v>
+      </c>
+      <c r="I379" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9">
+      <c r="A380">
+        <v>379</v>
+      </c>
+      <c r="B380" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C380" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D380" t="s">
+        <v>2691</v>
+      </c>
+      <c r="E380" t="s">
+        <v>2692</v>
+      </c>
+      <c r="F380" t="s">
+        <v>2693</v>
+      </c>
+      <c r="G380" t="s">
+        <v>2694</v>
+      </c>
+      <c r="H380" t="s">
+        <v>2695</v>
+      </c>
+      <c r="I380" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9">
+      <c r="A381">
+        <v>380</v>
+      </c>
+      <c r="B381" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C381" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D381" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E381">
+        <v>37378530340</v>
+      </c>
+      <c r="F381" t="s">
+        <v>2700</v>
+      </c>
+      <c r="G381" t="s">
+        <v>2701</v>
+      </c>
+      <c r="H381" t="s">
+        <v>2702</v>
+      </c>
+      <c r="I381" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9">
+      <c r="A382">
+        <v>381</v>
+      </c>
+      <c r="B382" t="s">
+        <v>2704</v>
+      </c>
+      <c r="C382" t="s">
+        <v>2705</v>
+      </c>
+      <c r="D382" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E382">
+        <v>37379800065</v>
+      </c>
+      <c r="F382" t="s">
+        <v>2707</v>
+      </c>
+      <c r="G382" t="s">
+        <v>2708</v>
+      </c>
+      <c r="H382" t="s">
+        <v>2709</v>
+      </c>
+      <c r="I382" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9">
+      <c r="A383">
+        <v>382</v>
+      </c>
+      <c r="B383" t="s">
+        <v>2710</v>
+      </c>
+      <c r="C383" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D383" t="s">
+        <v>2712</v>
+      </c>
+      <c r="E383">
+        <v>37379160194</v>
+      </c>
+      <c r="F383" t="s">
+        <v>2713</v>
+      </c>
+      <c r="G383" t="s">
+        <v>2714</v>
+      </c>
+      <c r="H383" t="s">
+        <v>2715</v>
+      </c>
+      <c r="I383" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9">
+      <c r="A384">
+        <v>383</v>
+      </c>
+      <c r="B384" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C384" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D384" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E384" t="s">
+        <v>2562</v>
+      </c>
+      <c r="F384">
+        <v>1</v>
+      </c>
+      <c r="G384" t="s">
+        <v>2720</v>
+      </c>
+      <c r="H384" t="s">
+        <v>2721</v>
+      </c>
+      <c r="I384" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9">
+      <c r="A385">
+        <v>384</v>
+      </c>
+      <c r="B385" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C385" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D385" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E385" t="s">
+        <v>2726</v>
+      </c>
+      <c r="F385" t="s">
+        <v>2727</v>
+      </c>
+      <c r="G385" t="s">
+        <v>2728</v>
+      </c>
+      <c r="H385" t="s">
+        <v>2729</v>
+      </c>
+      <c r="I385" t="s">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9">
+      <c r="A386">
+        <v>385</v>
+      </c>
+      <c r="B386" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C386" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D386" t="s">
+        <v>2733</v>
+      </c>
+      <c r="E386">
+        <v>37367161050</v>
+      </c>
+      <c r="F386" t="s">
+        <v>2734</v>
+      </c>
+      <c r="G386" t="s">
+        <v>2735</v>
+      </c>
+      <c r="H386" t="s">
+        <v>2736</v>
+      </c>
+      <c r="I386" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9">
+      <c r="A387">
+        <v>386</v>
+      </c>
+      <c r="B387" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C387" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D387" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E387">
+        <v>37369446115</v>
+      </c>
+      <c r="F387" t="s">
+        <v>21</v>
+      </c>
+      <c r="G387" t="s">
+        <v>2741</v>
+      </c>
+      <c r="H387" t="s">
+        <v>21</v>
+      </c>
+      <c r="I387" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9">
+      <c r="A388">
+        <v>387</v>
+      </c>
+      <c r="B388" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C388" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D388" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E388" t="s">
+        <v>2745</v>
+      </c>
+      <c r="F388" t="s">
+        <v>2114</v>
+      </c>
+      <c r="G388" t="s">
+        <v>2746</v>
+      </c>
+      <c r="H388" t="s">
+        <v>2747</v>
+      </c>
+      <c r="I388" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9">
+      <c r="A389">
+        <v>388</v>
+      </c>
+      <c r="B389" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C389" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D389" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E389">
+        <v>37379817448</v>
+      </c>
+      <c r="F389" t="s">
+        <v>2752</v>
+      </c>
+      <c r="G389" t="s">
+        <v>2753</v>
+      </c>
+      <c r="H389" t="s">
+        <v>2754</v>
+      </c>
+      <c r="I389" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9">
+      <c r="A390">
+        <v>389</v>
+      </c>
+      <c r="B390" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C390" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D390" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E390" t="s">
+        <v>2759</v>
+      </c>
+      <c r="F390" t="s">
+        <v>2760</v>
+      </c>
+      <c r="G390" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H390" t="s">
+        <v>2762</v>
+      </c>
+      <c r="I390" t="s">
+        <v>2763</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">