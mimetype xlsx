--- v2 (2026-08-07)
+++ v3 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2764">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2809">
   <si>
     <t>Nr.</t>
   </si>
   <si>
     <t>Nume organizație</t>
   </si>
   <si>
     <t>IDNO</t>
   </si>
   <si>
     <t>{{ __("string.reg_date") }}</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Adresă fizică</t>
   </si>
   <si>
@@ -6998,53 +6998,62 @@
   <si>
     <t>069822062</t>
   </si>
   <si>
     <t>https://www.facebook.com/asociatia.obsteasca.sinecopa</t>
   </si>
   <si>
     <t>ina.panfil1@gmail.com</t>
   </si>
   <si>
     <t>Florești, Radulenii Vechi, 1, 1</t>
   </si>
   <si>
     <t>1, 1</t>
   </si>
   <si>
     <t>AO TARSMI</t>
   </si>
   <si>
     <t xml:space="preserve">	1018620004699</t>
   </si>
   <si>
     <t>2018-11-02</t>
   </si>
   <si>
+    <t>https://tuk.md</t>
+  </si>
+  <si>
     <t>directortuk@gmail.com</t>
   </si>
   <si>
+    <t>Taraclia, Taraclia, Lenin, 155B</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, Lenin, 155B</t>
+  </si>
+  <si>
     <t>AO Centrul European "Pro-Europa" in Comrat</t>
   </si>
   <si>
     <t xml:space="preserve">	1012620000633</t>
   </si>
   <si>
     <t>2012-12-25</t>
   </si>
   <si>
     <t>proeuropa.md</t>
   </si>
   <si>
     <t>proeuropamd@gmail.com</t>
   </si>
   <si>
     <t>UTAG, Comrat, Str. Victoriei, 58</t>
   </si>
   <si>
     <t>Abstract-Press</t>
   </si>
   <si>
     <t xml:space="preserve">	1020620007835</t>
   </si>
   <si>
     <t>2020-11-11</t>
@@ -8270,84 +8279,210 @@
   <si>
     <t>2004-09-10</t>
   </si>
   <si>
     <t>068215105</t>
   </si>
   <si>
     <t>iinga.luchian88@gmail.com</t>
   </si>
   <si>
     <t>Călărași, Tibirica, Țibirica, Țibirica</t>
   </si>
   <si>
     <t>Țibirica, Țibirica</t>
   </si>
   <si>
     <t>Academia AI Viziune pentru Democrație și Integrare Europeană</t>
   </si>
   <si>
     <t xml:space="preserve">	1025620009627</t>
   </si>
   <si>
     <t>2025-11-10</t>
   </si>
   <si>
-    <t>aiviziune.md</t>
-[...1 lines deleted...]
-  <si>
     <t>ai.viziune@gmail.com</t>
   </si>
   <si>
-    <t>Municipiul Chișinău, Chișinău, Alexandru Hâjdeu, 120</t>
-[...4 lines deleted...]
-  <si>
     <t>Asociația de Psihosomatică Aplicată și Educație Emoțională</t>
   </si>
   <si>
     <t xml:space="preserve">	1025620000750</t>
   </si>
   <si>
     <t>2025-01-23</t>
   </si>
   <si>
     <t>069365516</t>
   </si>
   <si>
     <t>https://www.facebook.com/profile.php?id=61583508494665</t>
   </si>
   <si>
     <t>asociatia.de.psihosomatica@gmail.com</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Chișinău, Armenească, 28</t>
   </si>
   <si>
     <t>Armenească, 28</t>
+  </si>
+  <si>
+    <t>A.O. ,,Asociația pentru Sustenabilitate, Incluziune și Acțiune"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023010544</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>060987647</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61587894128907</t>
+  </si>
+  <si>
+    <t>sia4moldova@gmail.com</t>
+  </si>
+  <si>
+    <t>Florești, Floresti, str. Mihai Vitazul, 54</t>
+  </si>
+  <si>
+    <t>str. Mihai Vitazul, 54</t>
+  </si>
+  <si>
+    <t>Asociaţia Femeilor din Poliţie Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620003569</t>
+  </si>
+  <si>
+    <t>2017-06-14</t>
+  </si>
+  <si>
+    <t>afp.policewomen@gmail.com</t>
+  </si>
+  <si>
+    <t>TEKEDU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1014620000936</t>
+  </si>
+  <si>
+    <t>069863206</t>
+  </si>
+  <si>
+    <t>https://tekedu.md</t>
+  </si>
+  <si>
+    <t>info@tekedu.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Alexei Mateevici, 64</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Ghidighici, Alexei Mateevici, 64</t>
+  </si>
+  <si>
+    <t>Asociația Obștească Clubul Sportiv ”GARUDA”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620002914</t>
+  </si>
+  <si>
+    <t>2012-04-12</t>
+  </si>
+  <si>
+    <t>069379708</t>
+  </si>
+  <si>
+    <t>fightclubgaruda7@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Alba Iulia, 113</t>
+  </si>
+  <si>
+    <t>Alba Iulia, 113</t>
+  </si>
+  <si>
+    <t>Asociația pentru Digitalizarea Construcțiilor din Moldova - AO ADCM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023051877</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>060179611</t>
+  </si>
+  <si>
+    <t>ao.adcm@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Calea Iesilor, 5</t>
+  </si>
+  <si>
+    <t>Calea Iesilor, 5</t>
+  </si>
+  <si>
+    <t>HEED ORGANISATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	387</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>ranya@heed-ye.org</t>
+  </si>
+  <si>
+    <t>AO Ecoscut</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1009620002978</t>
+  </si>
+  <si>
+    <t>2000-05-08</t>
+  </si>
+  <si>
+    <t>079017151</t>
+  </si>
+  <si>
+    <t>www.complexvaleni.com</t>
+  </si>
+  <si>
+    <t>complex.valeni@yahoo.com</t>
+  </si>
+  <si>
+    <t>Cahul, Valeni, Morii, 1</t>
+  </si>
+  <si>
+    <t>Morii, 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -8651,51 +8786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I390"/>
+  <dimension ref="A1:I397"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="176.814" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="199.237" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="102.546" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -18025,2003 +18160,2206 @@
       </c>
       <c r="H322" t="s">
         <v>2323</v>
       </c>
       <c r="I322" t="s">
         <v>2324</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>2325</v>
       </c>
       <c r="C323" t="s">
         <v>2326</v>
       </c>
       <c r="D323" t="s">
         <v>2327</v>
       </c>
       <c r="E323">
         <v>37379893493</v>
       </c>
       <c r="F323" t="s">
-        <v>21</v>
+        <v>2328</v>
       </c>
       <c r="G323" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="H323" t="s">
-        <v>21</v>
+        <v>2330</v>
       </c>
       <c r="I323" t="s">
-        <v>21</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
-        <v>2329</v>
+        <v>2332</v>
       </c>
       <c r="C324" t="s">
-        <v>2330</v>
+        <v>2333</v>
       </c>
       <c r="D324" t="s">
-        <v>2331</v>
+        <v>2334</v>
       </c>
       <c r="E324">
         <v>37369634886</v>
       </c>
       <c r="F324" t="s">
-        <v>2332</v>
+        <v>2335</v>
       </c>
       <c r="G324" t="s">
-        <v>2333</v>
+        <v>2336</v>
       </c>
       <c r="H324" t="s">
-        <v>2334</v>
+        <v>2337</v>
       </c>
       <c r="I324" t="s">
-        <v>2334</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>2335</v>
+        <v>2338</v>
       </c>
       <c r="C325" t="s">
-        <v>2336</v>
+        <v>2339</v>
       </c>
       <c r="D325" t="s">
-        <v>2337</v>
+        <v>2340</v>
       </c>
       <c r="E325" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
       <c r="F325" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="G325" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
       <c r="H325" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
       <c r="I325" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="C326" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
       <c r="D326" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
       <c r="E326">
         <v>37378901543</v>
       </c>
       <c r="F326" t="s">
-        <v>2346</v>
+        <v>2349</v>
       </c>
       <c r="G326" t="s">
-        <v>2347</v>
+        <v>2350</v>
       </c>
       <c r="H326" t="s">
-        <v>2348</v>
+        <v>2351</v>
       </c>
       <c r="I326" t="s">
-        <v>2349</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>2350</v>
+        <v>2353</v>
       </c>
       <c r="C327" t="s">
-        <v>2351</v>
+        <v>2354</v>
       </c>
       <c r="D327" t="s">
-        <v>2352</v>
+        <v>2355</v>
       </c>
       <c r="E327">
         <v>37369023978</v>
       </c>
       <c r="F327" t="s">
-        <v>2353</v>
+        <v>2356</v>
       </c>
       <c r="G327" t="s">
-        <v>2354</v>
+        <v>2357</v>
       </c>
       <c r="H327" t="s">
-        <v>2355</v>
+        <v>2358</v>
       </c>
       <c r="I327" t="s">
-        <v>2356</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>2357</v>
+        <v>2360</v>
       </c>
       <c r="C328" t="s">
-        <v>2358</v>
+        <v>2361</v>
       </c>
       <c r="D328" t="s">
-        <v>2359</v>
+        <v>2362</v>
       </c>
       <c r="E328" t="s">
-        <v>2360</v>
+        <v>2363</v>
       </c>
       <c r="F328" t="s">
-        <v>2361</v>
+        <v>2364</v>
       </c>
       <c r="G328" t="s">
-        <v>2362</v>
+        <v>2365</v>
       </c>
       <c r="H328" t="s">
-        <v>2363</v>
+        <v>2366</v>
       </c>
       <c r="I328" t="s">
-        <v>2364</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>2365</v>
+        <v>2368</v>
       </c>
       <c r="C329" t="s">
-        <v>2366</v>
+        <v>2369</v>
       </c>
       <c r="D329" t="s">
-        <v>2367</v>
+        <v>2370</v>
       </c>
       <c r="E329">
         <v>37360930675</v>
       </c>
       <c r="F329" t="s">
-        <v>2368</v>
+        <v>2371</v>
       </c>
       <c r="G329" t="s">
-        <v>2369</v>
+        <v>2372</v>
       </c>
       <c r="H329" t="s">
         <v>191</v>
       </c>
       <c r="I329" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>2370</v>
+        <v>2373</v>
       </c>
       <c r="C330" t="s">
-        <v>2371</v>
+        <v>2374</v>
       </c>
       <c r="D330" t="s">
-        <v>2372</v>
+        <v>2375</v>
       </c>
       <c r="E330" t="s">
-        <v>2373</v>
+        <v>2376</v>
       </c>
       <c r="F330" t="s">
-        <v>2374</v>
+        <v>2377</v>
       </c>
       <c r="G330" t="s">
-        <v>2375</v>
+        <v>2378</v>
       </c>
       <c r="H330" t="s">
-        <v>2376</v>
+        <v>2379</v>
       </c>
       <c r="I330" t="s">
-        <v>2377</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
-        <v>2378</v>
+        <v>2381</v>
       </c>
       <c r="C331" t="s">
-        <v>2379</v>
+        <v>2382</v>
       </c>
       <c r="D331" t="s">
-        <v>2380</v>
+        <v>2383</v>
       </c>
       <c r="E331" t="s">
-        <v>2381</v>
+        <v>2384</v>
       </c>
       <c r="F331" t="s">
         <v>21</v>
       </c>
       <c r="G331" t="s">
-        <v>2382</v>
+        <v>2385</v>
       </c>
       <c r="H331" t="s">
-        <v>2383</v>
+        <v>2386</v>
       </c>
       <c r="I331" t="s">
-        <v>2384</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>2385</v>
+        <v>2388</v>
       </c>
       <c r="C332" t="s">
-        <v>2386</v>
+        <v>2389</v>
       </c>
       <c r="D332" t="s">
-        <v>2387</v>
+        <v>2390</v>
       </c>
       <c r="E332" t="s">
-        <v>2388</v>
+        <v>2391</v>
       </c>
       <c r="F332" t="s">
         <v>21</v>
       </c>
       <c r="G332" t="s">
-        <v>2389</v>
+        <v>2392</v>
       </c>
       <c r="H332" t="s">
         <v>21</v>
       </c>
       <c r="I332" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>2390</v>
+        <v>2393</v>
       </c>
       <c r="C333" t="s">
-        <v>2391</v>
+        <v>2394</v>
       </c>
       <c r="D333" t="s">
-        <v>2392</v>
+        <v>2395</v>
       </c>
       <c r="E333">
         <v>37369239666</v>
       </c>
       <c r="F333" t="s">
         <v>21</v>
       </c>
       <c r="G333" t="s">
-        <v>2393</v>
+        <v>2396</v>
       </c>
       <c r="H333" t="s">
-        <v>2394</v>
+        <v>2397</v>
       </c>
       <c r="I333" t="s">
-        <v>2394</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>2395</v>
+        <v>2398</v>
       </c>
       <c r="C334" t="s">
-        <v>2396</v>
+        <v>2399</v>
       </c>
       <c r="D334" t="s">
-        <v>2397</v>
+        <v>2400</v>
       </c>
       <c r="E334">
         <v>37368058122</v>
       </c>
       <c r="F334" t="s">
-        <v>2398</v>
+        <v>2401</v>
       </c>
       <c r="G334" t="s">
-        <v>2399</v>
+        <v>2402</v>
       </c>
       <c r="H334" t="s">
-        <v>2400</v>
+        <v>2403</v>
       </c>
       <c r="I334" t="s">
-        <v>2401</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="C335" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="D335" t="s">
-        <v>2404</v>
+        <v>2407</v>
       </c>
       <c r="E335" t="s">
-        <v>2405</v>
+        <v>2408</v>
       </c>
       <c r="F335" t="s">
         <v>21</v>
       </c>
       <c r="G335" t="s">
-        <v>2406</v>
+        <v>2409</v>
       </c>
       <c r="H335" t="s">
-        <v>2407</v>
+        <v>2410</v>
       </c>
       <c r="I335" t="s">
-        <v>2407</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
-        <v>2408</v>
+        <v>2411</v>
       </c>
       <c r="C336" t="s">
-        <v>2409</v>
+        <v>2412</v>
       </c>
       <c r="D336" t="s">
-        <v>2410</v>
+        <v>2413</v>
       </c>
       <c r="E336" t="s">
-        <v>2411</v>
+        <v>2414</v>
       </c>
       <c r="F336" t="s">
         <v>21</v>
       </c>
       <c r="G336" t="s">
-        <v>2412</v>
+        <v>2415</v>
       </c>
       <c r="H336" t="s">
         <v>21</v>
       </c>
       <c r="I336" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
-        <v>2413</v>
+        <v>2416</v>
       </c>
       <c r="C337" t="s">
-        <v>2414</v>
+        <v>2417</v>
       </c>
       <c r="D337" t="s">
-        <v>2415</v>
+        <v>2418</v>
       </c>
       <c r="E337">
         <v>37361156071</v>
       </c>
       <c r="F337" t="s">
         <v>21</v>
       </c>
       <c r="G337" t="s">
-        <v>2416</v>
+        <v>2419</v>
       </c>
       <c r="H337" t="s">
         <v>21</v>
       </c>
       <c r="I337" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
-        <v>2417</v>
+        <v>2420</v>
       </c>
       <c r="C338" t="s">
-        <v>2418</v>
+        <v>2421</v>
       </c>
       <c r="D338" t="s">
-        <v>2419</v>
+        <v>2422</v>
       </c>
       <c r="E338">
         <v>37369220497</v>
       </c>
       <c r="F338" t="s">
         <v>1624</v>
       </c>
       <c r="G338" t="s">
-        <v>2420</v>
+        <v>2423</v>
       </c>
       <c r="H338" t="s">
-        <v>2421</v>
+        <v>2424</v>
       </c>
       <c r="I338" t="s">
-        <v>2422</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>2423</v>
+        <v>2426</v>
       </c>
       <c r="C339" t="s">
-        <v>2424</v>
+        <v>2427</v>
       </c>
       <c r="D339" t="s">
-        <v>2425</v>
+        <v>2428</v>
       </c>
       <c r="E339">
         <v>373078067420</v>
       </c>
       <c r="F339" t="s">
         <v>21</v>
       </c>
       <c r="G339" t="s">
-        <v>2426</v>
+        <v>2429</v>
       </c>
       <c r="H339" t="s">
-        <v>2427</v>
+        <v>2430</v>
       </c>
       <c r="I339" t="s">
-        <v>2428</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>2429</v>
+        <v>2432</v>
       </c>
       <c r="C340" t="s">
-        <v>2430</v>
+        <v>2433</v>
       </c>
       <c r="D340" t="s">
-        <v>2431</v>
+        <v>2434</v>
       </c>
       <c r="E340">
         <v>37377853421</v>
       </c>
       <c r="F340" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
       <c r="G340" t="s">
-        <v>2433</v>
+        <v>2436</v>
       </c>
       <c r="H340" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
       <c r="I340" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
-        <v>2436</v>
+        <v>2439</v>
       </c>
       <c r="C341" t="s">
-        <v>2437</v>
+        <v>2440</v>
       </c>
       <c r="D341" t="s">
-        <v>2372</v>
+        <v>2375</v>
       </c>
       <c r="E341" t="s">
-        <v>2438</v>
+        <v>2441</v>
       </c>
       <c r="F341" t="s">
-        <v>2439</v>
+        <v>2442</v>
       </c>
       <c r="G341" t="s">
-        <v>2440</v>
+        <v>2443</v>
       </c>
       <c r="H341" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="I341" t="s">
-        <v>2442</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="C342" t="s">
-        <v>2444</v>
+        <v>2447</v>
       </c>
       <c r="D342" t="s">
-        <v>2445</v>
+        <v>2448</v>
       </c>
       <c r="E342">
         <v>37360333555</v>
       </c>
       <c r="F342" t="s">
-        <v>2446</v>
+        <v>2449</v>
       </c>
       <c r="G342" t="s">
-        <v>2447</v>
+        <v>2450</v>
       </c>
       <c r="H342" t="s">
-        <v>2448</v>
+        <v>2451</v>
       </c>
       <c r="I342" t="s">
-        <v>2449</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>2450</v>
+        <v>2453</v>
       </c>
       <c r="C343" t="s">
-        <v>2451</v>
+        <v>2454</v>
       </c>
       <c r="D343" t="s">
-        <v>2452</v>
+        <v>2455</v>
       </c>
       <c r="E343" t="s">
-        <v>2453</v>
+        <v>2456</v>
       </c>
       <c r="F343" t="s">
-        <v>2454</v>
+        <v>2457</v>
       </c>
       <c r="G343" t="s">
-        <v>2455</v>
+        <v>2458</v>
       </c>
       <c r="H343" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
       <c r="I343" t="s">
-        <v>2457</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>2458</v>
+        <v>2461</v>
       </c>
       <c r="C344" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D344" t="s">
         <v>1666</v>
       </c>
       <c r="E344">
         <v>37369501151</v>
       </c>
       <c r="F344" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="G344" t="s">
-        <v>2461</v>
+        <v>2464</v>
       </c>
       <c r="H344" t="s">
-        <v>2462</v>
+        <v>2465</v>
       </c>
       <c r="I344" t="s">
-        <v>2463</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>2464</v>
+        <v>2467</v>
       </c>
       <c r="C345" t="s">
-        <v>2465</v>
+        <v>2468</v>
       </c>
       <c r="D345" t="s">
-        <v>2466</v>
+        <v>2469</v>
       </c>
       <c r="E345" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
       <c r="F345" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
       <c r="G345" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
       <c r="H345" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
       <c r="I345" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>2472</v>
+        <v>2475</v>
       </c>
       <c r="C346" t="s">
-        <v>2473</v>
+        <v>2476</v>
       </c>
       <c r="D346" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
       <c r="E346">
         <v>37369653150</v>
       </c>
       <c r="F346" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="G346" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
       <c r="H346" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
       <c r="I346" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
-        <v>2478</v>
+        <v>2481</v>
       </c>
       <c r="C347" t="s">
-        <v>2479</v>
+        <v>2482</v>
       </c>
       <c r="D347" t="s">
-        <v>2480</v>
+        <v>2483</v>
       </c>
       <c r="E347" t="s">
-        <v>2481</v>
+        <v>2484</v>
       </c>
       <c r="F347" t="s">
-        <v>2482</v>
+        <v>2485</v>
       </c>
       <c r="G347" t="s">
-        <v>2483</v>
+        <v>2486</v>
       </c>
       <c r="H347" t="s">
-        <v>2484</v>
+        <v>2487</v>
       </c>
       <c r="I347" t="s">
-        <v>2485</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
-        <v>2486</v>
+        <v>2489</v>
       </c>
       <c r="C348" t="s">
-        <v>2487</v>
+        <v>2490</v>
       </c>
       <c r="D348" t="s">
-        <v>2488</v>
+        <v>2491</v>
       </c>
       <c r="E348" t="s">
-        <v>2489</v>
+        <v>2492</v>
       </c>
       <c r="F348" t="s">
         <v>21</v>
       </c>
       <c r="G348" t="s">
-        <v>2490</v>
+        <v>2493</v>
       </c>
       <c r="H348" t="s">
         <v>21</v>
       </c>
       <c r="I348" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>2491</v>
+        <v>2494</v>
       </c>
       <c r="C349" t="s">
-        <v>2492</v>
+        <v>2495</v>
       </c>
       <c r="D349" t="s">
-        <v>2493</v>
+        <v>2496</v>
       </c>
       <c r="E349">
         <v>37368888578</v>
       </c>
       <c r="F349" t="s">
         <v>21</v>
       </c>
       <c r="G349" t="s">
-        <v>2494</v>
+        <v>2497</v>
       </c>
       <c r="H349" t="s">
         <v>21</v>
       </c>
       <c r="I349" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
-        <v>2495</v>
+        <v>2498</v>
       </c>
       <c r="C350" t="s">
-        <v>2496</v>
+        <v>2499</v>
       </c>
       <c r="D350" t="s">
-        <v>2497</v>
+        <v>2500</v>
       </c>
       <c r="E350" t="s">
-        <v>2498</v>
+        <v>2501</v>
       </c>
       <c r="F350" t="s">
         <v>21</v>
       </c>
       <c r="G350" t="s">
-        <v>2499</v>
+        <v>2502</v>
       </c>
       <c r="H350" t="s">
         <v>21</v>
       </c>
       <c r="I350" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>2500</v>
+        <v>2503</v>
       </c>
       <c r="C351" t="s">
-        <v>2501</v>
+        <v>2504</v>
       </c>
       <c r="D351" t="s">
-        <v>2502</v>
+        <v>2505</v>
       </c>
       <c r="E351">
         <v>37360483832</v>
       </c>
       <c r="F351" t="s">
-        <v>2503</v>
+        <v>2506</v>
       </c>
       <c r="G351" t="s">
-        <v>2504</v>
+        <v>2507</v>
       </c>
       <c r="H351" t="s">
-        <v>2505</v>
+        <v>2508</v>
       </c>
       <c r="I351" t="s">
-        <v>2506</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>2507</v>
+        <v>2510</v>
       </c>
       <c r="C352" t="s">
-        <v>2508</v>
+        <v>2511</v>
       </c>
       <c r="D352" t="s">
-        <v>2509</v>
+        <v>2512</v>
       </c>
       <c r="E352">
         <v>37379160194</v>
       </c>
       <c r="F352" t="s">
-        <v>2510</v>
+        <v>2513</v>
       </c>
       <c r="G352" t="s">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="H352" t="s">
-        <v>2512</v>
+        <v>2515</v>
       </c>
       <c r="I352" t="s">
-        <v>2513</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C353" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="D353" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
       <c r="E353">
         <v>37378127488</v>
       </c>
       <c r="F353" t="s">
-        <v>2517</v>
+        <v>2520</v>
       </c>
       <c r="G353" t="s">
-        <v>2518</v>
+        <v>2521</v>
       </c>
       <c r="H353" t="s">
-        <v>2519</v>
+        <v>2522</v>
       </c>
       <c r="I353" t="s">
-        <v>2520</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>2521</v>
+        <v>2524</v>
       </c>
       <c r="C354" t="s">
-        <v>2522</v>
+        <v>2525</v>
       </c>
       <c r="D354" t="s">
-        <v>2523</v>
+        <v>2526</v>
       </c>
       <c r="E354">
         <v>37369067969</v>
       </c>
       <c r="F354" t="s">
-        <v>2524</v>
+        <v>2527</v>
       </c>
       <c r="G354" t="s">
-        <v>2525</v>
+        <v>2528</v>
       </c>
       <c r="H354" t="s">
-        <v>2526</v>
+        <v>2529</v>
       </c>
       <c r="I354" t="s">
-        <v>2527</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
-        <v>2528</v>
+        <v>2531</v>
       </c>
       <c r="C355" t="s">
-        <v>2529</v>
+        <v>2532</v>
       </c>
       <c r="D355" t="s">
-        <v>2530</v>
+        <v>2533</v>
       </c>
       <c r="E355">
         <v>37369820671</v>
       </c>
       <c r="F355" t="s">
-        <v>2531</v>
+        <v>2534</v>
       </c>
       <c r="G355" t="s">
-        <v>2532</v>
+        <v>2535</v>
       </c>
       <c r="H355" t="s">
-        <v>2533</v>
+        <v>2536</v>
       </c>
       <c r="I355" t="s">
-        <v>2534</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
-        <v>2535</v>
+        <v>2538</v>
       </c>
       <c r="C356" t="s">
-        <v>2536</v>
+        <v>2539</v>
       </c>
       <c r="D356" t="s">
-        <v>2537</v>
+        <v>2540</v>
       </c>
       <c r="E356" t="s">
-        <v>2538</v>
+        <v>2541</v>
       </c>
       <c r="F356" t="s">
-        <v>2539</v>
+        <v>2542</v>
       </c>
       <c r="G356" t="s">
-        <v>2540</v>
+        <v>2543</v>
       </c>
       <c r="H356" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="I356" t="s">
-        <v>2542</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
-        <v>2543</v>
+        <v>2546</v>
       </c>
       <c r="C357" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="D357" t="s">
-        <v>2545</v>
+        <v>2548</v>
       </c>
       <c r="E357" t="s">
-        <v>2546</v>
+        <v>2549</v>
       </c>
       <c r="F357" t="s">
-        <v>2547</v>
+        <v>2550</v>
       </c>
       <c r="G357" t="s">
-        <v>2548</v>
+        <v>2551</v>
       </c>
       <c r="H357" t="s">
-        <v>2549</v>
+        <v>2552</v>
       </c>
       <c r="I357" t="s">
-        <v>2550</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
-        <v>2551</v>
+        <v>2554</v>
       </c>
       <c r="C358" t="s">
-        <v>2552</v>
+        <v>2555</v>
       </c>
       <c r="D358" t="s">
-        <v>2553</v>
+        <v>2556</v>
       </c>
       <c r="E358" t="s">
-        <v>2554</v>
+        <v>2557</v>
       </c>
       <c r="F358" t="s">
-        <v>2555</v>
+        <v>2558</v>
       </c>
       <c r="G358" t="s">
-        <v>2556</v>
+        <v>2559</v>
       </c>
       <c r="H358" t="s">
-        <v>2557</v>
+        <v>2560</v>
       </c>
       <c r="I358" t="s">
-        <v>2558</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
-        <v>2559</v>
+        <v>2562</v>
       </c>
       <c r="C359" t="s">
-        <v>2560</v>
+        <v>2563</v>
       </c>
       <c r="D359" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="E359" t="s">
-        <v>2562</v>
+        <v>2565</v>
       </c>
       <c r="F359" t="s">
-        <v>2563</v>
+        <v>2566</v>
       </c>
       <c r="G359" t="s">
-        <v>2564</v>
+        <v>2567</v>
       </c>
       <c r="H359" t="s">
-        <v>2565</v>
+        <v>2568</v>
       </c>
       <c r="I359" t="s">
-        <v>2566</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
-        <v>2567</v>
+        <v>2570</v>
       </c>
       <c r="C360" t="s">
-        <v>2568</v>
+        <v>2571</v>
       </c>
       <c r="D360" t="s">
-        <v>2569</v>
+        <v>2572</v>
       </c>
       <c r="E360" t="s">
-        <v>2570</v>
+        <v>2573</v>
       </c>
       <c r="F360" t="s">
         <v>21</v>
       </c>
       <c r="G360" t="s">
-        <v>2571</v>
+        <v>2574</v>
       </c>
       <c r="H360" t="s">
         <v>21</v>
       </c>
       <c r="I360" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
-        <v>2572</v>
+        <v>2575</v>
       </c>
       <c r="C361" t="s">
-        <v>2573</v>
+        <v>2576</v>
       </c>
       <c r="D361" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="E361">
         <v>37368082933</v>
       </c>
       <c r="F361" t="s">
-        <v>2575</v>
+        <v>2578</v>
       </c>
       <c r="G361" t="s">
-        <v>2576</v>
+        <v>2579</v>
       </c>
       <c r="H361" t="s">
-        <v>2577</v>
+        <v>2580</v>
       </c>
       <c r="I361" t="s">
-        <v>2578</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
-        <v>2579</v>
+        <v>2582</v>
       </c>
       <c r="C362" t="s">
-        <v>2580</v>
+        <v>2583</v>
       </c>
       <c r="D362" t="s">
-        <v>2581</v>
+        <v>2584</v>
       </c>
       <c r="E362" t="s">
-        <v>2582</v>
+        <v>2585</v>
       </c>
       <c r="F362" t="s">
-        <v>2583</v>
+        <v>2586</v>
       </c>
       <c r="G362" t="s">
-        <v>2584</v>
+        <v>2587</v>
       </c>
       <c r="H362" t="s">
-        <v>2585</v>
+        <v>2588</v>
       </c>
       <c r="I362" t="s">
-        <v>2586</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
-        <v>2587</v>
+        <v>2590</v>
       </c>
       <c r="C363" t="s">
-        <v>2588</v>
+        <v>2591</v>
       </c>
       <c r="D363" t="s">
-        <v>2589</v>
+        <v>2592</v>
       </c>
       <c r="E363">
         <v>37378423301</v>
       </c>
       <c r="F363" t="s">
         <v>1624</v>
       </c>
       <c r="G363" t="s">
-        <v>2590</v>
+        <v>2593</v>
       </c>
       <c r="H363" t="s">
-        <v>2591</v>
+        <v>2594</v>
       </c>
       <c r="I363" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="C364" t="s">
-        <v>2594</v>
+        <v>2597</v>
       </c>
       <c r="D364" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
       <c r="E364">
         <v>37367123099</v>
       </c>
       <c r="F364" t="s">
         <v>21</v>
       </c>
       <c r="G364" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
       <c r="H364" t="s">
-        <v>2597</v>
+        <v>2600</v>
       </c>
       <c r="I364" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="C365" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="D365" t="s">
-        <v>2601</v>
+        <v>2604</v>
       </c>
       <c r="E365">
         <v>37360626110</v>
       </c>
       <c r="F365" t="s">
         <v>1624</v>
       </c>
       <c r="G365" t="s">
-        <v>2602</v>
+        <v>2605</v>
       </c>
       <c r="H365" t="s">
-        <v>2603</v>
+        <v>2606</v>
       </c>
       <c r="I365" t="s">
-        <v>2604</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C366" t="s">
-        <v>2606</v>
+        <v>2609</v>
       </c>
       <c r="D366" t="s">
-        <v>2397</v>
+        <v>2400</v>
       </c>
       <c r="E366">
         <v>37378956592</v>
       </c>
       <c r="F366" t="s">
         <v>21</v>
       </c>
       <c r="G366" t="s">
-        <v>2607</v>
+        <v>2610</v>
       </c>
       <c r="H366" t="s">
         <v>21</v>
       </c>
       <c r="I366" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
-        <v>2608</v>
+        <v>2611</v>
       </c>
       <c r="C367" t="s">
-        <v>2609</v>
+        <v>2612</v>
       </c>
       <c r="D367" t="s">
-        <v>2610</v>
+        <v>2613</v>
       </c>
       <c r="E367" t="s">
-        <v>2611</v>
+        <v>2614</v>
       </c>
       <c r="F367" t="s">
-        <v>2612</v>
+        <v>2615</v>
       </c>
       <c r="G367" t="s">
-        <v>2613</v>
+        <v>2616</v>
       </c>
       <c r="H367" t="s">
-        <v>2614</v>
+        <v>2617</v>
       </c>
       <c r="I367" t="s">
-        <v>2615</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>2616</v>
+        <v>2619</v>
       </c>
       <c r="C368" t="s">
-        <v>2617</v>
+        <v>2620</v>
       </c>
       <c r="D368" t="s">
-        <v>2618</v>
+        <v>2621</v>
       </c>
       <c r="E368">
         <v>37379694775</v>
       </c>
       <c r="F368" t="s">
-        <v>2619</v>
+        <v>2622</v>
       </c>
       <c r="G368" t="s">
-        <v>2620</v>
+        <v>2623</v>
       </c>
       <c r="H368" t="s">
-        <v>2621</v>
+        <v>2624</v>
       </c>
       <c r="I368" t="s">
-        <v>2622</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
-        <v>2623</v>
+        <v>2626</v>
       </c>
       <c r="C369" t="s">
-        <v>2624</v>
+        <v>2627</v>
       </c>
       <c r="D369" t="s">
         <v>1934</v>
       </c>
       <c r="E369">
         <v>37369883460</v>
       </c>
       <c r="F369" t="s">
         <v>21</v>
       </c>
       <c r="G369" t="s">
-        <v>2625</v>
+        <v>2628</v>
       </c>
       <c r="H369" t="s">
         <v>21</v>
       </c>
       <c r="I369" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>2626</v>
+        <v>2629</v>
       </c>
       <c r="C370" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="D370" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
       <c r="E370" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
       <c r="F370" t="s">
-        <v>2630</v>
+        <v>2633</v>
       </c>
       <c r="G370" t="s">
-        <v>2631</v>
+        <v>2634</v>
       </c>
       <c r="H370" t="s">
-        <v>2632</v>
+        <v>2635</v>
       </c>
       <c r="I370" t="s">
-        <v>2633</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
-        <v>2634</v>
+        <v>2637</v>
       </c>
       <c r="C371" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
       <c r="D371" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="E371">
         <v>37360092457</v>
       </c>
       <c r="F371" t="s">
         <v>21</v>
       </c>
       <c r="G371" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="H371" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="I371" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
       <c r="C372" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
       <c r="D372" t="s">
-        <v>2642</v>
+        <v>2645</v>
       </c>
       <c r="E372">
         <v>37369190481</v>
       </c>
       <c r="F372" t="s">
         <v>21</v>
       </c>
       <c r="G372" t="s">
-        <v>2643</v>
+        <v>2646</v>
       </c>
       <c r="H372" t="s">
         <v>21</v>
       </c>
       <c r="I372" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
-        <v>2644</v>
+        <v>2647</v>
       </c>
       <c r="C373" t="s">
-        <v>2645</v>
+        <v>2648</v>
       </c>
       <c r="D373" t="s">
-        <v>2646</v>
+        <v>2649</v>
       </c>
       <c r="E373" t="s">
-        <v>2647</v>
+        <v>2650</v>
       </c>
       <c r="F373" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="G373" t="s">
-        <v>2649</v>
+        <v>2652</v>
       </c>
       <c r="H373" t="s">
-        <v>2650</v>
+        <v>2653</v>
       </c>
       <c r="I373" t="s">
-        <v>2651</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
       <c r="C374" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="D374" t="s">
-        <v>2654</v>
+        <v>2657</v>
       </c>
       <c r="E374" t="s">
-        <v>2655</v>
+        <v>2658</v>
       </c>
       <c r="F374" t="s">
         <v>21</v>
       </c>
       <c r="G374" t="s">
-        <v>2656</v>
+        <v>2659</v>
       </c>
       <c r="H374" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
       <c r="I374" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="C375" t="s">
-        <v>2659</v>
+        <v>2662</v>
       </c>
       <c r="D375" t="s">
-        <v>2660</v>
+        <v>2663</v>
       </c>
       <c r="E375">
         <v>37378140940</v>
       </c>
       <c r="F375" t="s">
-        <v>2661</v>
+        <v>2664</v>
       </c>
       <c r="G375" t="s">
-        <v>2662</v>
+        <v>2665</v>
       </c>
       <c r="H375" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="I375" t="s">
-        <v>2664</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
-        <v>2665</v>
+        <v>2668</v>
       </c>
       <c r="C376" t="s">
-        <v>2666</v>
+        <v>2669</v>
       </c>
       <c r="D376" t="s">
-        <v>2667</v>
+        <v>2670</v>
       </c>
       <c r="E376" t="s">
-        <v>2668</v>
+        <v>2671</v>
       </c>
       <c r="F376" t="s">
         <v>21</v>
       </c>
       <c r="G376" t="s">
-        <v>2669</v>
+        <v>2672</v>
       </c>
       <c r="H376" t="s">
         <v>21</v>
       </c>
       <c r="I376" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
-        <v>2670</v>
+        <v>2673</v>
       </c>
       <c r="C377" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="D377" t="s">
-        <v>2672</v>
+        <v>2675</v>
       </c>
       <c r="E377">
         <v>37360314498</v>
       </c>
       <c r="F377" t="s">
-        <v>2673</v>
+        <v>2676</v>
       </c>
       <c r="G377" t="s">
-        <v>2674</v>
+        <v>2677</v>
       </c>
       <c r="H377" t="s">
-        <v>2675</v>
+        <v>2678</v>
       </c>
       <c r="I377" t="s">
-        <v>2676</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
-        <v>2677</v>
+        <v>2680</v>
       </c>
       <c r="C378" t="s">
-        <v>2678</v>
+        <v>2681</v>
       </c>
       <c r="D378" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
       <c r="E378" t="s">
-        <v>2680</v>
+        <v>2683</v>
       </c>
       <c r="F378" t="s">
         <v>21</v>
       </c>
       <c r="G378" t="s">
-        <v>2681</v>
+        <v>2684</v>
       </c>
       <c r="H378" t="s">
         <v>21</v>
       </c>
       <c r="I378" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
-        <v>2682</v>
+        <v>2685</v>
       </c>
       <c r="C379" t="s">
-        <v>2683</v>
+        <v>2686</v>
       </c>
       <c r="D379" t="s">
-        <v>2684</v>
+        <v>2687</v>
       </c>
       <c r="E379">
         <v>37368120533</v>
       </c>
       <c r="F379" t="s">
-        <v>2685</v>
+        <v>2688</v>
       </c>
       <c r="G379" t="s">
-        <v>2686</v>
+        <v>2689</v>
       </c>
       <c r="H379" t="s">
-        <v>2687</v>
+        <v>2690</v>
       </c>
       <c r="I379" t="s">
-        <v>2688</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
-        <v>2689</v>
+        <v>2692</v>
       </c>
       <c r="C380" t="s">
-        <v>2690</v>
+        <v>2693</v>
       </c>
       <c r="D380" t="s">
-        <v>2691</v>
+        <v>2694</v>
       </c>
       <c r="E380" t="s">
-        <v>2692</v>
+        <v>2695</v>
       </c>
       <c r="F380" t="s">
-        <v>2693</v>
+        <v>2696</v>
       </c>
       <c r="G380" t="s">
-        <v>2694</v>
+        <v>2697</v>
       </c>
       <c r="H380" t="s">
-        <v>2695</v>
+        <v>2698</v>
       </c>
       <c r="I380" t="s">
-        <v>2696</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
-        <v>2697</v>
+        <v>2700</v>
       </c>
       <c r="C381" t="s">
-        <v>2698</v>
+        <v>2701</v>
       </c>
       <c r="D381" t="s">
-        <v>2699</v>
+        <v>2702</v>
       </c>
       <c r="E381">
         <v>37378530340</v>
       </c>
       <c r="F381" t="s">
-        <v>2700</v>
+        <v>2703</v>
       </c>
       <c r="G381" t="s">
-        <v>2701</v>
+        <v>2704</v>
       </c>
       <c r="H381" t="s">
-        <v>2702</v>
+        <v>2705</v>
       </c>
       <c r="I381" t="s">
-        <v>2703</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
-        <v>2704</v>
+        <v>2707</v>
       </c>
       <c r="C382" t="s">
-        <v>2705</v>
+        <v>2708</v>
       </c>
       <c r="D382" t="s">
-        <v>2706</v>
+        <v>2709</v>
       </c>
       <c r="E382">
         <v>37379800065</v>
       </c>
       <c r="F382" t="s">
-        <v>2707</v>
+        <v>2710</v>
       </c>
       <c r="G382" t="s">
-        <v>2708</v>
+        <v>2711</v>
       </c>
       <c r="H382" t="s">
-        <v>2709</v>
+        <v>2712</v>
       </c>
       <c r="I382" t="s">
-        <v>2709</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
-        <v>2710</v>
+        <v>2713</v>
       </c>
       <c r="C383" t="s">
-        <v>2711</v>
+        <v>2714</v>
       </c>
       <c r="D383" t="s">
-        <v>2712</v>
+        <v>2715</v>
       </c>
       <c r="E383">
         <v>37379160194</v>
       </c>
       <c r="F383" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
       <c r="G383" t="s">
-        <v>2714</v>
+        <v>2717</v>
       </c>
       <c r="H383" t="s">
-        <v>2715</v>
+        <v>2718</v>
       </c>
       <c r="I383" t="s">
-        <v>2716</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
-        <v>2717</v>
+        <v>2720</v>
       </c>
       <c r="C384" t="s">
-        <v>2718</v>
+        <v>2721</v>
       </c>
       <c r="D384" t="s">
-        <v>2719</v>
+        <v>2722</v>
       </c>
       <c r="E384" t="s">
-        <v>2562</v>
+        <v>2565</v>
       </c>
       <c r="F384">
         <v>1</v>
       </c>
       <c r="G384" t="s">
-        <v>2720</v>
+        <v>2723</v>
       </c>
       <c r="H384" t="s">
-        <v>2721</v>
+        <v>2724</v>
       </c>
       <c r="I384" t="s">
-        <v>2722</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
-        <v>2723</v>
+        <v>2726</v>
       </c>
       <c r="C385" t="s">
-        <v>2724</v>
+        <v>2727</v>
       </c>
       <c r="D385" t="s">
-        <v>2725</v>
+        <v>2728</v>
       </c>
       <c r="E385" t="s">
-        <v>2726</v>
+        <v>2729</v>
       </c>
       <c r="F385" t="s">
-        <v>2727</v>
+        <v>2730</v>
       </c>
       <c r="G385" t="s">
-        <v>2728</v>
+        <v>2731</v>
       </c>
       <c r="H385" t="s">
-        <v>2729</v>
+        <v>2732</v>
       </c>
       <c r="I385" t="s">
-        <v>2730</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
-        <v>2731</v>
+        <v>2734</v>
       </c>
       <c r="C386" t="s">
-        <v>2732</v>
+        <v>2735</v>
       </c>
       <c r="D386" t="s">
-        <v>2733</v>
+        <v>2736</v>
       </c>
       <c r="E386">
         <v>37367161050</v>
       </c>
       <c r="F386" t="s">
-        <v>2734</v>
+        <v>2737</v>
       </c>
       <c r="G386" t="s">
-        <v>2735</v>
+        <v>2738</v>
       </c>
       <c r="H386" t="s">
-        <v>2736</v>
+        <v>2739</v>
       </c>
       <c r="I386" t="s">
-        <v>2737</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
-        <v>2738</v>
+        <v>2741</v>
       </c>
       <c r="C387" t="s">
-        <v>2739</v>
+        <v>2742</v>
       </c>
       <c r="D387" t="s">
-        <v>2740</v>
+        <v>2743</v>
       </c>
       <c r="E387">
         <v>37369446115</v>
       </c>
       <c r="F387" t="s">
         <v>21</v>
       </c>
       <c r="G387" t="s">
-        <v>2741</v>
+        <v>2744</v>
       </c>
       <c r="H387" t="s">
         <v>21</v>
       </c>
       <c r="I387" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
-        <v>2742</v>
+        <v>2745</v>
       </c>
       <c r="C388" t="s">
-        <v>2743</v>
+        <v>2746</v>
       </c>
       <c r="D388" t="s">
-        <v>2744</v>
+        <v>2747</v>
       </c>
       <c r="E388" t="s">
-        <v>2745</v>
+        <v>2748</v>
       </c>
       <c r="F388" t="s">
         <v>2114</v>
       </c>
       <c r="G388" t="s">
-        <v>2746</v>
+        <v>2749</v>
       </c>
       <c r="H388" t="s">
-        <v>2747</v>
+        <v>2750</v>
       </c>
       <c r="I388" t="s">
-        <v>2748</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
-        <v>2749</v>
+        <v>2752</v>
       </c>
       <c r="C389" t="s">
-        <v>2750</v>
+        <v>2753</v>
       </c>
       <c r="D389" t="s">
-        <v>2751</v>
+        <v>2754</v>
       </c>
       <c r="E389">
         <v>37379817448</v>
       </c>
       <c r="F389" t="s">
-        <v>2752</v>
+        <v>21</v>
       </c>
       <c r="G389" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
       <c r="H389" t="s">
-        <v>2754</v>
+        <v>21</v>
       </c>
       <c r="I389" t="s">
-        <v>2755</v>
+        <v>21</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
         <v>2756</v>
       </c>
       <c r="C390" t="s">
         <v>2757</v>
       </c>
       <c r="D390" t="s">
         <v>2758</v>
       </c>
       <c r="E390" t="s">
         <v>2759</v>
       </c>
       <c r="F390" t="s">
         <v>2760</v>
       </c>
       <c r="G390" t="s">
         <v>2761</v>
       </c>
       <c r="H390" t="s">
         <v>2762</v>
       </c>
       <c r="I390" t="s">
         <v>2763</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9">
+      <c r="A391">
+        <v>390</v>
+      </c>
+      <c r="B391" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C391" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D391" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E391" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F391" t="s">
+        <v>2768</v>
+      </c>
+      <c r="G391" t="s">
+        <v>2769</v>
+      </c>
+      <c r="H391" t="s">
+        <v>2770</v>
+      </c>
+      <c r="I391" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9">
+      <c r="A392">
+        <v>391</v>
+      </c>
+      <c r="B392" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C392" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D392" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E392">
+        <v>37369396196</v>
+      </c>
+      <c r="F392" t="s">
+        <v>21</v>
+      </c>
+      <c r="G392" t="s">
+        <v>2775</v>
+      </c>
+      <c r="H392" t="s">
+        <v>21</v>
+      </c>
+      <c r="I392" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9">
+      <c r="A393">
+        <v>392</v>
+      </c>
+      <c r="B393" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C393" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E393" t="s">
+        <v>2778</v>
+      </c>
+      <c r="F393" t="s">
+        <v>2779</v>
+      </c>
+      <c r="G393" t="s">
+        <v>2780</v>
+      </c>
+      <c r="H393" t="s">
+        <v>2781</v>
+      </c>
+      <c r="I393" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9">
+      <c r="A394">
+        <v>393</v>
+      </c>
+      <c r="B394" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C394" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D394" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E394" t="s">
+        <v>2786</v>
+      </c>
+      <c r="F394" t="s">
+        <v>21</v>
+      </c>
+      <c r="G394" t="s">
+        <v>2787</v>
+      </c>
+      <c r="H394" t="s">
+        <v>2788</v>
+      </c>
+      <c r="I394" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9">
+      <c r="A395">
+        <v>394</v>
+      </c>
+      <c r="B395" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C395" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D395" t="s">
+        <v>2792</v>
+      </c>
+      <c r="E395" t="s">
+        <v>2793</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G395" t="s">
+        <v>2794</v>
+      </c>
+      <c r="H395" t="s">
+        <v>2795</v>
+      </c>
+      <c r="I395" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9">
+      <c r="A396">
+        <v>395</v>
+      </c>
+      <c r="B396" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C396" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D396" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E396">
+        <v>967771207596</v>
+      </c>
+      <c r="F396" t="s">
+        <v>21</v>
+      </c>
+      <c r="G396" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H396" t="s">
+        <v>21</v>
+      </c>
+      <c r="I396" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9">
+      <c r="A397">
+        <v>396</v>
+      </c>
+      <c r="B397" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C397" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D397" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E397" t="s">
+        <v>2804</v>
+      </c>
+      <c r="F397" t="s">
+        <v>2805</v>
+      </c>
+      <c r="G397" t="s">
+        <v>2806</v>
+      </c>
+      <c r="H397" t="s">
+        <v>2807</v>
+      </c>
+      <c r="I397" t="s">
+        <v>2808</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">